--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -351,261 +351,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 as an alternative carbon source for ethanol production: A simulation-based technical and environmental analysis</w:t>
+                <w:t xml:space="preserve">Multisectoral Optimization of Residual Resource Valorization for the Bioeconomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Kanso</w:t>
+                <w:t xml:space="preserve">Ugo Javourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
+                <w:t xml:space="preserve">Aras Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligia Tiruta-Barna</w:t>
+                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103108⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c06495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216799v1</w:t>
+                <w:t xml:space="preserve">hal-05064110v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisectoral Optimization of Residual Resource Valorization for the Bioeconomy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CO2 as an alternative carbon source for ethanol production: A simulation-based technical and environmental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+                <w:t xml:space="preserve">Mohamad Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
+                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorie Hamelin</w:t>
+                <w:t xml:space="preserve">Ligia Tiruta-Barna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96, pp.103108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c06495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064110v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequential life cycle assessment of pretreatment strategies for a microalgae-based wastewater treatment pilot unit in a circular livestock industry bioeconomy</w:t>
               </w:r>
@@ -751,51 +751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Georgakilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -872,51 +872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft sensors based on interpretable learners for industrial-scale fed-batch fermentation: Learning from simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Griol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -993,77 +993,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A technical and environmental analysis of carbon capture technologies applied to biogas: A simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49, pp.625-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1110,77 +1110,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward thermal autarky for large-scale biogas plants: Dynamic energy modeling for energy efficiency in anaerobic digesters with enhanced multimembrane gasholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avila-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aras Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 339, pp.126978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,51 +1495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mini review on the main challenges of implementing mechanical biological treatment plants for municipal solid waste in the Latin America region: Learning from the experiences of developed countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Ossmar Lara-Topete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Orozco-Nunnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1780,51 +1780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1901,51 +1901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Multi-Objective Dynamic Optimization (EMODO) as a Decision-Making tool in Biomethanation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,51 +2160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Multi-objective Optimization Applied to Biomethanation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo A Suarez Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2515,51 +2515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux balance analysis-based ranking for model order reduction of biochemical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Steur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3374,64 +3374,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution optimale des installations de méthanisation sur un territoire : une méthodologie hiérarchique basée sur les performances et la localisation géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lodato Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3469,51 +3469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic hybrid model for biopesticides production using Bacillus thuringiensis strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Figueroa Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim El Jeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3577,90 +3577,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les bioressources: vers quels services ? Plateforme d'optimisation de cycle de vie d'une bioéconomie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Javourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aras Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4086,51 +4086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Support Vector Machine to Fault Detection in Biomethanation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4211,51 +4211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Multi-objective Optimization Applied to Biomethanation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo A Suarez Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4317,278 +4317,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-Sensors for Monitoring B. Thuringiensis Bioproduction</w:t>
+                <w:t xml:space="preserve">Centralized model predictive control of the wastewater treatment plant of Seine-Aval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Robles Rodriguez</w:t>
+                <w:t xml:space="preserve">A. Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Abboud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionela Prodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Distributed Computing and Artificial Intelligence (DCAI 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86261-9_13⟩</w:t>
+              <w:t xml:space="preserve">25th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Iasi, France. pp.643-648, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC52150.2021.9607261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977440v1</w:t>
+                <w:t xml:space="preserve">hal-03839020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralized model predictive control of the wastewater treatment plant of Seine-Aval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft-Sensors for Monitoring B. Thuringiensis Bioproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abdelmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ben Ayed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Dochain</w:t>
+                <w:t xml:space="preserve">S. Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionela Prodan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Iasi, France. pp.643-648, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Distributed Computing and Artificial Intelligence (DCAI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Salamanca, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC52150.2021.9607261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86261-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839020v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective particle swarm optimization (MOPSO) of lipid accumulation in Fed-batch cultures</w:t>
               </w:r>
@@ -4833,51 +4833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybernetic model of lipids production by the oleaginous yeast Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5066,51 +5066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A switching control strategy based on alkalinity to optimize biogas outflow in the start-up of an anaerobic digester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5191,51 +5191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and parameter estimation of a two-stage anaerobic digestion system for the treatment of tequila vinasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Alcaraz-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5344,90 +5344,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process modeling based eco-design framework: application to the production of biomethane and CO2 capture from biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Athens, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5452,51 +5452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of optimal operation strategies for an industrial bio-production case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Özkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5579,51 +5579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Support Vector Machine to Fault Detection in Biomethanation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5700,130 +5700,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-Sensors for Monitoring B. Thuringiensis Bioproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abdelmalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, Volume 1: 18th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 327, Springer International Publishing, pp.129-136, 2022, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86261-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388495v1</w:t>
@@ -5834,51 +5834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-Sensors for Lipid Fermentation Variables Based on PSO Support Vector Machine (PSO-SVM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5990,263 +5990,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium&amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt;S85</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the next generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Davoudkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871397v1</w:t>
+                <w:t xml:space="preserve">hal-03871472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the next generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium&amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt;S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Rubino</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03871472v1</w:t>
+                <w:t xml:space="preserve">hal-03871397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6425,51 +6425,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F22C7889"/>
+    <w:nsid w:val="01480E19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6573,51 +6573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CDE628D2"/>
+    <w:nsid w:val="4A45C35F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6807,51 +6807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-eduardo-robles-rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2436-3653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224462512" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216799v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Tiruta-Barna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064110v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Javourez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c06495" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ossmar Lara-Topete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Castanier-Rivas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Barajas-&#193;lvarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Metcalfe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Georgakilas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Dalamagas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108991" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108736" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avila-Lopez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126978" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Callejas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42529-5_13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fakih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100984" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Orozco-Nunnelly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethia V&#225;zquez-Morillas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Bernache-P&#233;rez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X231154143" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50092-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A Suarez M&#233;ndez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yebra-Montes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A Orozco-Nunnelly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misael Sebasti&#225;n Gradilla-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.838542" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. E Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szyma&#324;ska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#214;zkan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.276" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Steur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.315" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szyma&#324;ska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Huppertz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla &#214;zkan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2021.04.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben-Ayed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.06.088" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.253" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.236" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lodato Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Figueroa Cardona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim El Jeni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hamelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978178v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acosta-Pavas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cockx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977506v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abboud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmalek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensaid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86261-9_13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ayed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607261" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602874v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Robles Rodriguez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535934" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628052v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008305v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alcaraz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alvarez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alcaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Paulo Garcia-Sandoval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez-Alvarez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oscar Mendez-Acosta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188445v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morchain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20859-1_18" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40162-1_19" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871472v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rubino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01715462v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ISAT0044" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-eduardo-robles-rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2436-3653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224462512" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064110v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Javourez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c06495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Tiruta-Barna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103108" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ossmar Lara-Topete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Castanier-Rivas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Barajas-&#193;lvarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Metcalfe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Georgakilas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Dalamagas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108991" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108736" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avila-Lopez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126978" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Callejas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42529-5_13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fakih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100984" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Orozco-Nunnelly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethia V&#225;zquez-Morillas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Bernache-P&#233;rez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X231154143" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50092-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A Suarez M&#233;ndez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yebra-Montes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A Orozco-Nunnelly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misael Sebasti&#225;n Gradilla-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.838542" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. E Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szyma&#324;ska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#214;zkan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.276" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Steur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.315" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szyma&#324;ska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Huppertz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla &#214;zkan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2021.04.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben-Ayed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.06.088" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.253" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.236" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lodato Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Figueroa Cardona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim El Jeni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hamelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978178v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acosta-Pavas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cockx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977506v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839020v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ayed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607261" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abboud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmalek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensaid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86261-9_13" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602874v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Robles Rodriguez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535934" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628052v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008305v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alcaraz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alvarez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alcaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Paulo Garcia-Sandoval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez-Alvarez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oscar Mendez-Acosta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188445v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morchain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20859-1_18" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40162-1_19" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rubino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871397v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01715462v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ISAT0044" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>