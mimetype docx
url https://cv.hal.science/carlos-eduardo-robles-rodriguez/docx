--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -317,3027 +317,3157 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisectoral Optimization of Residual Resource Valorization for the Bioeconomy</w:t>
+                <w:t xml:space="preserve">Technical and environmental assessment of renewable dimethyl ether production from CO2 in different european contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Javourez</w:t>
+                <w:t xml:space="preserve">Mohamad Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aras Ahmadi</w:t>
+                <w:t xml:space="preserve">Jurriaan Boon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+                <w:t xml:space="preserve">Alma Capa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
+                <w:t xml:space="preserve">Ligia Tiruta-Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorie Hamelin</w:t>
+                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c06495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fceng.2026.1796275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064110v2</w:t>
+                <w:t xml:space="preserve">hal-05598653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 as an alternative carbon source for ethanol production: A simulation-based technical and environmental analysis</w:t>
+                <w:t xml:space="preserve">Multisectoral Optimization of Residual Resource Valorization for the Bioeconomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Kanso</w:t>
+                <w:t xml:space="preserve">Ugo Javourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
+                <w:t xml:space="preserve">Aras Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligia Tiruta-Barna</w:t>
+                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103108⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c06495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216799v1</w:t>
+                <w:t xml:space="preserve">hal-05064110v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequential life cycle assessment of pretreatment strategies for a microalgae-based wastewater treatment pilot unit in a circular livestock industry bioeconomy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CO2 as an alternative carbon source for ethanol production: A simulation-based technical and environmental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligia Tiruta-Barna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104041⟩</w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96, pp.103108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047000v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a machine learning operations (MLOps) soft sensor for real-time predictions in industrial-scale fed-batch fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequential life cycle assessment of pretreatment strategies for a microalgae-based wastewater treatment pilot unit in a circular livestock industry bioeconomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaid López-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Daniel García-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Ossmar Lara-Topete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett Metcalfe</w:t>
+                <w:t xml:space="preserve">Juan Daniel Castanier-Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Theodore Dalamagas</w:t>
+                <w:t xml:space="preserve">Paloma Barajas-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108991⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89, pp.104041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869434v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft sensors based on interpretable learners for industrial-scale fed-batch fermentation: Learning from simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Towards a machine learning operations (MLOps) soft sensor for real-time predictions in industrial-scale fed-batch fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Griol</w:t>
+                <w:t xml:space="preserve">George Georgakilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayza Daboussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
+                <w:t xml:space="preserve">Theodore Dalamagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 187, pp.108736. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108736⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 194, pp.108991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678623v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A technical and environmental analysis of carbon capture technologies applied to biogas: A simulation approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soft sensors based on interpretable learners for industrial-scale fed-batch fermentation: Learning from simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Griol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayza Daboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2024.07.010⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187, pp.108736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678632v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward thermal autarky for large-scale biogas plants: Dynamic energy modeling for energy efficiency in anaerobic digesters with enhanced multimembrane gasholders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A technical and environmental analysis of carbon capture technologies applied to biogas: A simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aras Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49, pp.625-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2024.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.126978⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03974180v1</w:t>
+                <w:t xml:space="preserve">hal-04678632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection in Biological Methanation Process Using Machine Learning: A Comparative Study of Different Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Griol</w:t>
+                <w:t xml:space="preserve">Switching Multi-Objective Dynamic Optimization (MODO) for the Production of Value-Added Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoraida Callejas</w:t>
+                <w:t xml:space="preserve">Carlos E Robles-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Robles-Rodríguez</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Agriculturae Slovenica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42529-5_13⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Computer Aided Chemical Engineering, 52, pp.583-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50092-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287983v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Towards the next-generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward thermal autarky for large-scale biogas plants: Dynamic energy modeling for energy efficiency in anaerobic digesters with enhanced multimembrane gasholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Davoudkhani</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Avila-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aras Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100984⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 339, pp.126978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.126978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255485v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mini review on the main challenges of implementing mechanical biological treatment plants for municipal solid waste in the Latin America region: Learning from the experiences of developed countries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Bernache-Pérez</w:t>
+                <w:t xml:space="preserve">Fault Detection in Biological Methanation Process Using Machine Learning: A Comparative Study of Different Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Acosta-Pavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Griol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoraida Callejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camilo Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Robles-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0734242X231154143⟩</w:t>
+              <w:t xml:space="preserve">Acta Agriculturae Slovenica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lecture Notes in Networks and Systems, 749, pp.132-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42529-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04059082v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of biological methanation for different reactor configurations: An extension of the anaerobic digestion model No. 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Robles-Rodríguez</w:t>
+                <w:t xml:space="preserve">Review: Towards the next-generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Muñoz-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Davoudkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+                <w:t xml:space="preserve">C.E. Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cockx</w:t>
+                <w:t xml:space="preserve">F. Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128106⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (Suppl. 5), pp.100984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184348v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium &amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt; S85</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mini review on the main challenges of implementing mechanical biological treatment plants for municipal solid waste in the Latin America region: Learning from the experiences of developed countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Ossmar Lara-Topete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Orozco-Nunnelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Fakih</w:t>
+                <w:t xml:space="preserve">Alethia Vázquez-Morillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Got</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Gerardo Bernache-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.01027-22⟩</w:t>
+              <w:t xml:space="preserve">Waste Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.0734242X2311541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0734242X231154143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04131368v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Multi-Objective Dynamic Optimization (EMODO) as a Decision-Making tool in Biomethanation Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Dynamic modeling of biological methanation for different reactor configurations: An extension of the anaerobic digestion model No. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Robles-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 344, pp.128106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324235v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Multi-Objective Dynamic Optimization (MODO) for the Production of Value-Added Products</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Economic Multi-Objective Dynamic Optimization (EMODO) as a Decision-Making tool in Biomethanation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Acosta-Pavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camilo Corrales Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 105, pp.193-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184400v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Multi-objective Optimization Applied to Biomethanation Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+                <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium &amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt; S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo A Suarez Méndez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumas</w:t>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2296054⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.01027-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184413v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Environmental Assessment of MSW Management in a Large City of a Developing Country: Taking the First Steps Towards a Circular Economy Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Yebra-Montes</w:t>
+                <w:t xml:space="preserve">Dynamic Multi-objective Optimization Applied to Biomethanation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle A Orozco-Nunnelly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camilo A Suarez Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.838542⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2296054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829964v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of milk acidification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Integrated Environmental Assessment of MSW Management in a Large City of a Developing Country: Taking the First Steps Towards a Circular Economy Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Ossmar Lara-Topete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Yebra-Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle A Orozco-Nunnelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E. E Robles-Rodriguez</w:t>
+                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Szymańska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Özkan</w:t>
+                <w:t xml:space="preserve">Misael Sebastián Gradilla-Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.276⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.838542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400826v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux balance analysis-based ranking for model order reduction of biochemical networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
+                <w:t xml:space="preserve">Modeling of milk acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. E Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Steur</w:t>
+                <w:t xml:space="preserve">E. Szymańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Özkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 54 (15), pp.556-561. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.315⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 54 (3), pp.409 - 414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450478v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of milk acidification: an empirical approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewa Szymańska</w:t>
+                <w:t xml:space="preserve">Flux balance analysis-based ranking for model order reduction of biochemical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thom Huppertz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leyla Özkan</w:t>
+                <w:t xml:space="preserve">Erik Steur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2021.04.010⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (15), pp.556-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328584v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of an integrated network of wastewater treatment plants for improving water quality in a river basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.E. Robles-Rodriguez</w:t>
+                <w:t xml:space="preserve">Dynamic modeling of milk acidification: an empirical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Szymańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ben-Ayed</w:t>
+                <w:t xml:space="preserve">Thom Huppertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bernier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Dochain</w:t>
+                <w:t xml:space="preserve">Leyla Özkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.06.088⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128, pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2021.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400843v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposed Threshold ARMAX Models for short- to medium-term wind power forecasting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Management of an integrated network of wastewater treatment plants for improving water quality in a river basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben-Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dochain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (13), pp.49 - 54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.253⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 52 (1), pp.358-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.06.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400851v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of lipid accumulation by Yarrowia lipolytica from glucose under nitrogen depletion conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decomposed Threshold ARMAX Models for short- to medium-term wind power forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. E Robles-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dochain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.26537⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (13), pp.49 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713779v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model of wastewater treatment plants for managing the quality of the Seine River</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling and optimization of lipid accumulation by Yarrowia lipolytica from glucose under nitrogen depletion conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.236⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (5), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.26537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400819v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A simple model of wastewater treatment plants for managing the quality of the Seine River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dochain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (18), pp.880-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamic metabolic modeling of lipid accumulation and citric acid production by Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100, pp.139-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2017.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3347,1980 +3477,1980 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution optimale des installations de méthanisation sur un territoire : une méthodologie hiérarchique basée sur les performances et la localisation géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lodato Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic hybrid model for biopesticides production using Bacillus thuringiensis strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Figueroa Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim El Jeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Arturo Aceves-Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Distributed Computing and Artificial Intelligence (DCAI 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les bioressources: vers quels services ? Plateforme d'optimisation de cycle de vie d'une bioéconomie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Javourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aras Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIEC2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIFREC, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection in Biological Methanation Process Using Machine Learning: A Comparative Study of Different Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Griol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoraida Callejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Robles-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Soft Computing Models in Industrial and Environmental Applications (SOCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Multi-Objective Dynamic Optimization (MODO) for the Production of Value-Added Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E Robles-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Energy, Environment &amp; Digital Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Multi-Objective Dynamic Optimization (MODO) for the Production of Value-Added Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E Robles-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Symposium on Computer-Aided Process Engineering (ESCAPE-33)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Support Vector Machine to Fault Detection in Biomethanation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Distributed Computing and Artificial Intelligence (DCAI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Multi-objective Optimization Applied to Biomethanation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo A Suarez Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Energy, Environment &amp; Digital Transition (E2DT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralized model predictive control of the wastewater treatment plant of Seine-Aval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionela Prodan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Iasi, France. pp.643-648, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC52150.2021.9607261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-Sensors for Monitoring B. Thuringiensis Bioproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abdelmalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Distributed Computing and Artificial Intelligence (DCAI 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Salamanca, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86261-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective particle swarm optimization (MOPSO) of lipid accumulation in Fed-batch cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C E Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Athens, Greece. pp.6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED.2016.7535934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical metabolic modelling for lipid accumulation by Yarrowia lipolytica growing on glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybernetic model of lipids production by the oleaginous yeast Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Arturo Aceves-Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium on Biochemical Engineering Sciences and 6th International Forum on Industrial Bioprocesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of metabolic models by polygons optimization method applied to Bioethanol production with co-substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th World Congress of the International-Federation-of-Automatic-Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A switching control strategy based on alkalinity to optimize biogas outflow in the start-up of an anaerobic digester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Alcaraz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Alvarez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. IWA conference on Instrumentation Control and Automation - ICA2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and parameter estimation of a two-stage anaerobic digestion system for the treatment of tequila vinasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Alcaraz-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Paulo Garcia-Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gonzalez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Oscar Mendez-Acosta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Anerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Saint Jacques De Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5330,219 +5460,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process modeling based eco-design framework: application to the production of biomethane and CO2 capture from biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Athens, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of optimal operation strategies for an industrial bio-production case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Özkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5552,427 +5682,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Support Vector Machine to Fault Detection in Biomethanation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, 19th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 583, Springer International Publishing, pp.176-186, 2023, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-20859-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-Sensors for Monitoring B. Thuringiensis Bioproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abdelmalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, Volume 1: 18th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 327, Springer International Publishing, pp.129-136, 2022, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86261-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-Sensors for Lipid Fermentation Variables Based on PSO Support Vector Machine (PSO-SVM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, 13th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 19, Editions Springer, 2016, Advances in Intelligent Systems and Computing, 978-3-319-40161-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-40162-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5982,265 +6112,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the next generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Davoudkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium&amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt;S85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6250,114 +6380,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and optimization of the production of lipids by oleaginous yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiology and Parasitology. INSA de Toulouse, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016ISAT0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01715462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6425,51 +6555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01480E19"/>
+    <w:nsid w:val="45CC3E18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6573,51 +6703,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A45C35F"/>
+    <w:nsid w:val="D4FC6A22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6807,51 +6937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-eduardo-robles-rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2436-3653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224462512" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064110v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Javourez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c06495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Tiruta-Barna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103108" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ossmar Lara-Topete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Castanier-Rivas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Barajas-&#193;lvarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Metcalfe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Georgakilas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Dalamagas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108991" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108736" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avila-Lopez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126978" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Callejas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42529-5_13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fakih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100984" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Orozco-Nunnelly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethia V&#225;zquez-Morillas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Bernache-P&#233;rez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X231154143" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50092-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A Suarez M&#233;ndez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yebra-Montes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A Orozco-Nunnelly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misael Sebasti&#225;n Gradilla-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.838542" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. E Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szyma&#324;ska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#214;zkan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.276" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Steur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.315" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szyma&#324;ska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Huppertz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla &#214;zkan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2021.04.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben-Ayed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.06.088" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.253" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.236" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lodato Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Figueroa Cardona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim El Jeni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hamelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978178v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acosta-Pavas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cockx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977506v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839020v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ayed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607261" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abboud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmalek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensaid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86261-9_13" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602874v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Robles Rodriguez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535934" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628052v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008305v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alcaraz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alvarez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alcaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Paulo Garcia-Sandoval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez-Alvarez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oscar Mendez-Acosta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188445v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morchain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20859-1_18" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40162-1_19" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rubino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871397v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01715462v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ISAT0044" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-eduardo-robles-rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2436-3653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224462512" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598653v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Boon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Capa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Tiruta-Barna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2026.1796275" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064110v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Javourez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c06495" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ossmar Lara-Topete" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Castanier-Rivas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Barajas-&#193;lvarez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Metcalfe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Georgakilas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Dalamagas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108991" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108736" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50092-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avila-Lopez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126978" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Callejas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42529-5_13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fakih" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100984" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Orozco-Nunnelly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethia V&#225;zquez-Morillas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Bernache-P&#233;rez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X231154143" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A Suarez M&#233;ndez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yebra-Montes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A Orozco-Nunnelly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misael Sebasti&#225;n Gradilla-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.838542" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. E Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szyma&#324;ska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#214;zkan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.276" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Steur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.315" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328584v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szyma&#324;ska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Huppertz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla &#214;zkan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2021.04.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben-Ayed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.06.088" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.253" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400819v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.236" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lodato Martinez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Figueroa Cardona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim El Jeni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794273v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hamelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acosta-Pavas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cockx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839020v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ayed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607261" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abboud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmalek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensaid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86261-9_13" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602874v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Robles Rodriguez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535934" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628052v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188385v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alcaraz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alvarez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188360v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alcaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Paulo Garcia-Sandoval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez-Alvarez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oscar Mendez-Acosta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188431v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184420v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morchain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20859-1_18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601403v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40162-1_19" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rubino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871397v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01715462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles Rodriguez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ISAT0044" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>