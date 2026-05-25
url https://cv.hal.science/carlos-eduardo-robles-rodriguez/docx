--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1221,1077 +1221,1077 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Multi-Objective Dynamic Optimization (MODO) for the Production of Value-Added Products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward thermal autarky for large-scale biogas plants: Dynamic energy modeling for energy efficiency in anaerobic digesters with enhanced multimembrane gasholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos E Robles-Rodríguez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Avila-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tiruta-Barna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aras Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50092-5⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 339, pp.126978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.126978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184400v1</w:t>
+                <w:t xml:space="preserve">hal-03974180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward thermal autarky for large-scale biogas plants: Dynamic energy modeling for energy efficiency in anaerobic digesters with enhanced multimembrane gasholders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault Detection in Biological Methanation Process Using Machine Learning: A Comparative Study of Different Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Acosta-Pavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Griol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoraida Callejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camilo Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Avila-Lopez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Robles-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 339, pp.126978. </w:t>
+              <w:t xml:space="preserve">Acta Agriculturae Slovenica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lecture Notes in Networks and Systems, 749, pp.132-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.126978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42529-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974180v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection in Biological Methanation Process Using Machine Learning: A Comparative Study of Different Algorithms</w:t>
+                <w:t xml:space="preserve">Review: Towards the next-generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Acosta-Pavas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Griol</w:t>
+                <w:t xml:space="preserve">R. Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoraida Callejas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Camilo Corrales</w:t>
+                <w:t xml:space="preserve">M. Davoudkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Robles-Rodríguez</w:t>
+                <w:t xml:space="preserve">I. Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Agriculturae Slovenica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42529-5_13⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (Suppl. 5), pp.100984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287983v1</w:t>
+                <w:t xml:space="preserve">hal-04255485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Towards the next-generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Davoudkhani</w:t>
+                <w:t xml:space="preserve">A mini review on the main challenges of implementing mechanical biological treatment plants for municipal solid waste in the Latin America region: Learning from the experiences of developed countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Ossmar Lara-Topete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Fakih</w:t>
+                <w:t xml:space="preserve">Danielle Orozco-Nunnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E. Robles-Rodriguez</w:t>
+                <w:t xml:space="preserve">Alethia Vázquez-Morillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rubino</w:t>
+                <w:t xml:space="preserve">Gerardo Bernache-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (Suppl. 5), pp.100984. </w:t>
+              <w:t xml:space="preserve">Waste Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.0734242X2311541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0734242X231154143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04255485v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mini review on the main challenges of implementing mechanical biological treatment plants for municipal solid waste in the Latin America region: Learning from the experiences of developed countries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+                <w:t xml:space="preserve">Dynamic modeling of biological methanation for different reactor configurations: An extension of the anaerobic digestion model No. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Acosta-Pavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Robles-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Orozco-Nunnelly</w:t>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alethia Vázquez-Morillas</w:t>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Bernache-Pérez</w:t>
+                <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.0734242X2311541. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 344, pp.128106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0734242X231154143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059082v1</w:t>
+                <w:t xml:space="preserve">hal-04184348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of biological methanation for different reactor configurations: An extension of the anaerobic digestion model No. 1</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium &amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt; S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cockx</w:t>
+                <w:t xml:space="preserve">Ibrahim Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128106⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.01027-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184348v1</w:t>
+                <w:t xml:space="preserve">hal-04131368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Multi-Objective Dynamic Optimization (EMODO) as a Decision-Making tool in Biomethanation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 105, pp.193-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium &amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt; S85</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Siegel</w:t>
+                <w:t xml:space="preserve">Switching Multi-Objective Dynamic Optimization (MODO) for the Production of Value-Added Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Carlos E Robles-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camilo Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (3), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Computer Aided Chemical Engineering, 52, pp.583-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.01027-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50092-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131368v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Multi-objective Optimization Applied to Biomethanation Process</w:t>
               </w:r>
@@ -2316,64 +2316,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo A Suarez Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96, </w:t>
@@ -2639,265 +2639,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux balance analysis-based ranking for model order reduction of biochemical networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
+                <w:t xml:space="preserve">Dynamic modeling of milk acidification: an empirical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Steur</w:t>
+                <w:t xml:space="preserve">Ewa Szymańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thom Huppertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Özkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.315⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128, pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2021.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450478v1</w:t>
+                <w:t xml:space="preserve">hal-03328584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of milk acidification: an empirical approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thom Huppertz</w:t>
+                <w:t xml:space="preserve">Flux balance analysis-based ranking for model order reduction of biochemical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leyla Özkan</w:t>
+                <w:t xml:space="preserve">Erik Steur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 128, pp.41-51. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (15), pp.556-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2021.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328584v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of an integrated network of wastewater treatment plants for improving water quality in a river basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben-Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3208,51 +3208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model of wastewater treatment plants for managing the quality of the Seine River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3828,103 +3828,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection in Biological Methanation Process Using Machine Learning: A Comparative Study of Different Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Griol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoraida Callejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Robles-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Soft Computing Models in Industrial and Environmental Applications (SOCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Salamanca, Spain</w:t>
@@ -3966,90 +3966,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Multi-Objective Dynamic Optimization (MODO) for the Production of Value-Added Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E Robles-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Energy, Environment &amp; Digital Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Palermo, Italy</w:t>
@@ -4091,90 +4091,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Multi-Objective Dynamic Optimization (MODO) for the Production of Value-Added Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E Robles-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Symposium on Computer-Aided Process Engineering (ESCAPE-33)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t>
@@ -4255,51 +4255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Distributed Computing and Artificial Intelligence (DCAI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy</w:t>
@@ -4367,64 +4367,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo A Suarez Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Energy, Environment &amp; Digital Transition (E2DT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Milan, Italy</w:t>
@@ -4447,278 +4447,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralized model predictive control of the wastewater treatment plant of Seine-Aval</w:t>
+                <w:t xml:space="preserve">Soft-Sensors for Monitoring B. Thuringiensis Bioproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ben Ayed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Dochain</w:t>
+                <w:t xml:space="preserve">C. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionela Prodan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abdelmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC52150.2021.9607261⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Distributed Computing and Artificial Intelligence (DCAI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Salamanca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86261-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839020v1</w:t>
+                <w:t xml:space="preserve">hal-04977440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-Sensors for Monitoring B. Thuringiensis Bioproduction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centralized model predictive control of the wastewater treatment plant of Seine-Aval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rouis</w:t>
+                <w:t xml:space="preserve">A. Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bensaid</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionela Prodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Distributed Computing and Artificial Intelligence (DCAI 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Salamanca, Spain. </w:t>
+              <w:t xml:space="preserve">25th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Iasi, France. pp.643-648, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86261-9_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC52150.2021.9607261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977440v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective particle swarm optimization (MOPSO) of lipid accumulation in Fed-batch cultures</w:t>
               </w:r>
@@ -5595,51 +5595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of optimal operation strategies for an industrial bio-production case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Özkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5830,130 +5830,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-Sensors for Monitoring B. Thuringiensis Bioproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abdelmalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, Volume 1: 18th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 327, Springer International Publishing, pp.129-136, 2022, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86261-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388495v1</w:t>
@@ -6120,263 +6120,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the next generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium&amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt;S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Rubino</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871472v1</w:t>
+                <w:t xml:space="preserve">hal-03871397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium&amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt;S85</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Towards the next generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Davoudkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871397v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6555,51 +6555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45CC3E18"/>
+    <w:nsid w:val="428C76B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6703,51 +6703,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D4FC6A22"/>
+    <w:nsid w:val="0CC288D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6937,51 +6937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-eduardo-robles-rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2436-3653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224462512" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598653v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Boon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Capa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Tiruta-Barna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2026.1796275" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064110v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Javourez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c06495" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ossmar Lara-Topete" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Castanier-Rivas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Barajas-&#193;lvarez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Metcalfe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Georgakilas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Dalamagas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108991" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108736" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50092-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avila-Lopez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126978" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Callejas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42529-5_13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fakih" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100984" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Orozco-Nunnelly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethia V&#225;zquez-Morillas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Bernache-P&#233;rez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X231154143" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A Suarez M&#233;ndez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yebra-Montes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A Orozco-Nunnelly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misael Sebasti&#225;n Gradilla-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.838542" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. E Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szyma&#324;ska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#214;zkan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.276" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Steur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.315" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328584v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szyma&#324;ska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Huppertz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla &#214;zkan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2021.04.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben-Ayed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.06.088" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.253" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400819v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.236" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lodato Martinez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Figueroa Cardona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim El Jeni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794273v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hamelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acosta-Pavas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cockx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839020v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ayed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607261" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abboud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmalek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensaid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86261-9_13" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602874v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Robles Rodriguez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535934" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628052v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188385v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alcaraz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alvarez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188360v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alcaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Paulo Garcia-Sandoval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez-Alvarez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oscar Mendez-Acosta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188431v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184420v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morchain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20859-1_18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601403v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40162-1_19" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rubino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871397v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01715462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles Rodriguez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ISAT0044" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-eduardo-robles-rodriguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2436-3653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224462512" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598653v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Boon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Capa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Tiruta-Barna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2026.1796275" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064110v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Javourez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiruta-Barna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c06495" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ossmar Lara-Topete" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Castanier-Rivas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Barajas-&#193;lvarez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Metcalfe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Georgakilas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Dalamagas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108991" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108736" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avila-Lopez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126978" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287983v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida Callejas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42529-5_13" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255485v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fakih" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100984" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Orozco-Nunnelly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethia V&#225;zquez-Morillas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Bernache-P&#233;rez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X231154143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50092-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A Suarez M&#233;ndez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yebra-Montes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A Orozco-Nunnelly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misael Sebasti&#225;n Gradilla-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.838542" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. E Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szyma&#324;ska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#214;zkan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.276" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szyma&#324;ska" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Huppertz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla &#214;zkan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2021.04.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Steur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.315" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben-Ayed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.06.088" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.253" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400819v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.236" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2017.02.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lodato Martinez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Figueroa Cardona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim El Jeni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794273v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hamelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acosta-Pavas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cockx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abboud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdelmalek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensaid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86261-9_13" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839020v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ayed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607261" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602874v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Robles Rodriguez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535934" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628052v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188385v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alcaraz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alvarez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188360v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alcaraz-Gonzalez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Paulo Garcia-Sandoval" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez-Alvarez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oscar Mendez-Acosta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188431v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184420v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morchain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20859-1_18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601403v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40162-1_19" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871397v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871472v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rubino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01715462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles Rodriguez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ISAT0044" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>