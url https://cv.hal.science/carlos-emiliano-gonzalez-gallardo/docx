--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -652,277 +652,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backtesting des signaux de sentiment pour le trading : évaluer la viabilité de la génération d'alpha à partir de l'analyse de sentiment</w:t>
+                <w:t xml:space="preserve">π-YALLI : un nouveau corpus pour des modèles de langue nahuatl / Yankuik nawatlahtolkorpus pampa tlahtolmachiotl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georgeta Bordea</w:t>
+                <w:t xml:space="preserve">Juan-José Guzmán-Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ben Jannet</w:t>
+                <w:t xml:space="preserve">Martha-Lorena Avendaño-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Figueroa-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligia Quintana-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.17-32</w:t>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.802-816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330340v1</w:t>
+                <w:t xml:space="preserve">hal-05330612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">π-YALLI : un nouveau corpus pour des modèles de langue nahuatl / Yankuik nawatlahtolkorpus pampa tlahtolmachiotl</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Backtesting des signaux de sentiment pour le trading : évaluer la viabilité de la génération d'alpha à partir de l'analyse de sentiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha-Lorena Avendaño-Garrido</w:t>
+                <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Bordea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Figueroa-Saavedra</w:t>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligia Quintana-Torres</w:t>
+                <w:t xml:space="preserve">Mohamed Ben Jannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.802-816</w:t>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.17-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330612v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI for Managing Complex Textual Traditions: How to Handle Multiple Variant Readings?</w:t>
               </w:r>
@@ -1213,809 +1213,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAHU²: Un nouveau corpus pour le Nahuatl</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIT: Label-Informed Transformers on Token-Based Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Ranger</w:t>
+                <w:t xml:space="preserve">Wenjun Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Thi Hong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Informatique de la Région Centre-Val de Loire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, LJUBLJANA, Slovenia. pp.144-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72437-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814636v1</w:t>
+                <w:t xml:space="preserve">hal-04710036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval Augmented Generation for Historical Newspapers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging Open Large Language Models for Historical Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Thi Hong Hanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE-CS Joint Conference on Digital Libraries (JCDL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796088v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Open Large Language Models for Historical Named Entity Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieval Augmented Generation for Historical Newspapers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">ACM/IEEE-CS Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662000v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations of Human Identification of Automatically Generated Text</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+                <w:t xml:space="preserve">NAHU²: Un nouveau corpus pour le Nahuatl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha-Lorena Avendaño-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Figueroa-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romane Gallienne</w:t>
+                <w:t xml:space="preserve">Graham Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.10511-10516</w:t>
+              <w:t xml:space="preserve">18èmes Journées Informatique de la Région Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594836v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global-SEG: Text Semantic Segmentation Based on Global Semantic Pair Relations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limitations of Human Identification of Automatically Generated Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadége Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjun Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanh Thi Hong Tran</w:t>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.10511-10516</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695730v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIT: Label-Informed Transformers on Token-Based Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Global-SEG: Text Semantic Segmentation Based on Global Semantic Pair Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanh Thi Hong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, LJUBLJANA, Slovenia. pp.144-158, </w:t>
+              <w:t xml:space="preserve">ICDAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.253-269, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-72437-4_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70546-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710036v1</w:t>
+                <w:t xml:space="preserve">hal-04695730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIAS: Layout Information-Based Article Separation in Historical Newspapers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanh Thi Hong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2320,545 +2320,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection de connaissances temporelles dans la reconnaissance d'entités nommées historiques</w:t>
+                <w:t xml:space="preserve">Injecting Temporal-Aware Knowledge in Historical Named Entity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Giamphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Moreno</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th European Conference on Information Retrieval, ECIR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.377-393, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28244-7_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130215v1</w:t>
+                <w:t xml:space="preserve">hal-04750049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yes but.. Can ChatGPT Identify Entities in Historical Documents?</w:t>
+                <w:t xml:space="preserve">Injection de connaissances temporelles dans la reconnaissance d'entités nommées historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Giamphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Girdhar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+                <w:t xml:space="preserve">Jose Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries (JCDL 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.65-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676769v1</w:t>
+                <w:t xml:space="preserve">hal-04130215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oui mais... ChatGPT peut-il identifier des entités dans des documents historiques ?</w:t>
+                <w:t xml:space="preserve">Yes but.. Can ChatGPT Identify Entities in Historical Documents?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Girdhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Moreno</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/IEEE Joint Conference on Digital Libraries (JCDL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Santa Fe, United States. pp.184-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JCDL57899.2023.00034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130217v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injecting Temporal-Aware Knowledge in Historical Named Entity Recognition</w:t>
+                <w:t xml:space="preserve">Oui mais... ChatGPT peut-il identifier des entités dans des documents historiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Girdhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th European Conference on Information Retrieval, ECIR 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.74-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-28244-7_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04750049v1</w:t>
+                <w:t xml:space="preserve">hal-04130217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylo@DEFT2022 : Notation automatique de copies d’étudiant·e·s par combinaisons de méthodes de similarité</w:t>
               </w:r>
@@ -3209,252 +3209,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Lingual Speech-to-Text Summarization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audio Summarization with Audio Features and Probability Distribution Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Deveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of International Conference on Multimedia &amp; Network Information Systems (MISSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021915v1</w:t>
+                <w:t xml:space="preserve">hal-02171387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio Summarization with Audio Features and Probability Distribution Divergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-Lingual Speech-to-Text Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Deveaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th edition of International Conference on Multimedia &amp; Network Information Systems (MISSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Wrocław, Poland. pp.385-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98678-4_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171387v1</w:t>
+                <w:t xml:space="preserve">hal-02021915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated AMIS Prototype for Automated Summarization and Translation of Newscasts and Reports</w:t>
               </w:r>
@@ -3492,51 +3492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikołaj Leszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MISSI 2018 - 11th International Conference on Multimedia and Network Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Wroclaw, Poland. pp.415-423, </w:t>
@@ -3725,64 +3725,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Hajjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3897,51 +3897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20AAB4C4"/>
+    <w:nsid w:val="ED0AC768"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4128,51 +4128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-emiliano-gonzalez-gallardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0787-2990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245338659" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gonzalezgallardo_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05088938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong Hanh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senja Pollak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/term.00082.tra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delaunay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Thi Hong Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_15" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jannet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Guzm&#225;n-Landa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha-Lorena Avenda&#241;o-Garrido" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Figueroa-Saavedra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Quintana-Torres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Carlamaria Crespi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gyd&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Trung Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05166022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oberbichler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mauermann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Ranger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04796088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04662000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Alavoine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70546-5_15" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710036v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Giamphy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Moreno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Girdhar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL57899.2023.00034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130217v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_24" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_39" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Leszczuk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_42" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-emiliano-gonzalez-gallardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0787-2990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245338659" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gonzalezgallardo_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05088938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong Hanh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senja Pollak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/term.00082.tra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delaunay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Thi Hong Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_15" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Guzm&#225;n-Landa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha-Lorena Avenda&#241;o-Garrido" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Figueroa-Saavedra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Quintana-Torres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jannet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Carlamaria Crespi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gyd&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Trung Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05166022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oberbichler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mauermann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04662000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04796088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Ranger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Alavoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70546-5_15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Giamphy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_24" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Moreno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Girdhar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL57899.2023.00034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_39" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Leszczuk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_42" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>