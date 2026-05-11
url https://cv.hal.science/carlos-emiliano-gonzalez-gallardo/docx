--- v1 (2026-04-08)
+++ v2 (2026-05-11)
@@ -1546,407 +1546,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAHU²: Un nouveau corpus pour le Nahuatl</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limitations of Human Identification of Automatically Generated Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Ranger</w:t>
+                <w:t xml:space="preserve">Nadége Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Informatique de la Région Centre-Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Bourges, France</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.10511-10516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814636v1</w:t>
+                <w:t xml:space="preserve">hal-04594836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations of Human Identification of Automatically Generated Text</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romane Gallienne</w:t>
+                <w:t xml:space="preserve">Global-SEG: Text Semantic Segmentation Based on Global Semantic Pair Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Thi Hong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.253-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70546-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594836v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global-SEG: Text Semantic Segmentation Based on Global Semantic Pair Relations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanh Thi Hong Tran</w:t>
+                <w:t xml:space="preserve">NAHU²: Un nouveau corpus pour le Nahuatl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha-Lorena Avendaño-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Figueroa-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18èmes Journées Informatique de la Région Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bourges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695730v1</w:t>
+                <w:t xml:space="preserve">hal-04814636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIAS: Layout Information-Based Article Separation in Historical Newspapers</w:t>
               </w:r>
@@ -2917,73 +2917,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Atelier DÉfi Fouille de Textes (DEFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703281v1</w:t>
+                <w:t xml:space="preserve">hal-03705873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylo@DEFT2022 : Notation automatique de copies d’étudiant·e·s par combinaisons de méthodes de similarité</w:t>
               </w:r>
@@ -3042,73 +3042,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Atelier DÉfi Fouille de Textes (DEFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705873v1</w:t>
+                <w:t xml:space="preserve">hal-03703281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUEER@DEFT2021 : Identification du Profil Clinique de Patients et Notation Automatique de Copies d'Étudiants</w:t>
               </w:r>
@@ -3897,51 +3897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED0AC768"/>
+    <w:nsid w:val="E6480B90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4128,51 +4128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-emiliano-gonzalez-gallardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0787-2990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245338659" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gonzalezgallardo_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05088938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong Hanh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senja Pollak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/term.00082.tra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delaunay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Thi Hong Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_15" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Guzm&#225;n-Landa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha-Lorena Avenda&#241;o-Garrido" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Figueroa-Saavedra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Quintana-Torres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jannet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Carlamaria Crespi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gyd&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Trung Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05166022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oberbichler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mauermann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04662000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04796088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Ranger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Alavoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70546-5_15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Giamphy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_24" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Moreno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Girdhar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL57899.2023.00034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_39" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Leszczuk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_42" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-emiliano-gonzalez-gallardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0787-2990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245338659" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gonzalezgallardo_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05088938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong Hanh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senja Pollak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/term.00082.tra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delaunay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Thi Hong Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_15" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Guzm&#225;n-Landa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha-Lorena Avenda&#241;o-Garrido" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Figueroa-Saavedra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Quintana-Torres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Jannet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Carlamaria Crespi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gyd&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Trung Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05166022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oberbichler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mauermann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04662000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04796088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ge Alavoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gallienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695730v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70546-5_15" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Ranger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Giamphy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_24" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Moreno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Girdhar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL57899.2023.00034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Ltaifa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubehziz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Chutaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_39" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Leszczuk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_42" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Hajjem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>