--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.833333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carlos Lopez-Vaamonde </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carlos-lopez-vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2278-2368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179735209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-5548-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an entomologist currently working on the impact of global change on the structure and composition of insect communities . I am also working on the systematics of Lepidoptera, in particular on micromoths of the family Gracillariidae. I use an integrative approach combining genetic (mainly DNA barcodes), morphological and ecological data.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of Caloptilia (Lepidoptera, Gracillariidae) from New Caledonia inducing galls on Glochidion billardierei (Phyllanthaceae) and redescription of C. xanthopharella (Meyrick, 1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik J van Nieukerken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gravendeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1268, pp.113-137. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.1268.173885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An active ensemble classifier for detecting animal sequences from global camera trap data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommi Mononen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess Hardwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Alcobia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergin A Blagoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (10), pp.2500-2516. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Cilix hispanica : présence en Indre-et-Loire et façon de le reconnaître plus facilement sur le terrain (Lepidoptera Drepanidae Drepaninae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Palussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Neglected Insect Larvae in Species Inventories: DNA Barcoding as an Effective Tool for All‐Stage Invertebrate Identification in Tree Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (6), pp.e71586. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.71586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human contributions to global soundscapes are less predictable than the acoustic rhythms of wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panu Somervuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Roslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian L. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess Hardwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Kerdraon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1585-1598. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02786-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the diversity of Gracillariidae (Lepidoptera) in South Africa: host plants, distribution, and DNA barcoding analysis, with the description of nine new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Staude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Sharp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5529 (1), pp.1-51. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5529.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotrias hybridana (Hübner, [1817]) et Isotrias rectifasciana (Haworth, [1811]) sont une même espèce (Lepidoptera : Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oreina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking three DNA metabarcoding technologies for efficient detection of non-native cerambycid beetles in trapping collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Querejeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.237-259. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.96.130195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), pp.1079-1094. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de cinq nouvelles espèces de Lycoderides Sakakibara (Hemiptera: Auchenorrhyncha: Membracidae) de Guyane française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lapèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faunitaxys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape genetics of the protected Spanish Moon Moth in core, buffer, and peripheral areas of the Ordesa y Monte Perdido National Park (Central Pyrenees, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés González-Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Marí-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Segelbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge González-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-023-01536-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of speciation in a parapatric pair of Saturnia moths as revealed by target capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Espeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Huemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting roadblocks in arthropod monitoring using non-destructive metabarcoding from collection media of passive traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mbedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e16022. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.16022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics of Slovenian Dahlica Enderlein, 1912, subgenus Brevantennia Sieder, 1953 (Lepidoptera, Psychidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurij Rekelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Željko Predovnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Huemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nota Lepidopterologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.207 - 232. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/nl.45.81674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois nouvelles espèces de Lycoderides Sakakibara, 1972 (Hemiptera: Membracidae: Stegaspidinae) de Guyane Française ayant pour plante-hôte des Clusia (Clusiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lapèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faunitaxys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and taxonomic responses of tropical moth communities to deforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Correa‐carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ballesteros‐mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.236-247. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the invasion of a leaf-mining moth in the Palearctic through DNA barcoding of historical herbaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08894-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic, functional and taxonomic responses of wild bee communities along urbanisation gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Villalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 832, pp.154926. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-induced forest dieback increases taxonomic, functional, and phylogenetic diversity of saproxylic beetles at both local and landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (8), pp.2025-2043. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-022-01453-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-induced forest dieback drives compositional changes in insect communities that are more pronounced for rare species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02968-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating DNA Barcoding for Species Identification and Discovery in European Gracillariid Moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Doorenweerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles J. Godfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.626752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change Alters Temperate Forest Canopies and Indirectly Reshapes Arthropod Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Souchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.710854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological impact of pest-induced tree dieback on insect biodiversity in Yunnan pine plantations, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 491, pp.119173. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting responses of habitat conditions and insect biodiversity to pest- or climate-induced dieback in coniferous mountain forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 482, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of gracillariid leaf‐mining moths: evolution of larval behaviour inferred from phylogenomic and Sanger data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuankun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan St Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandra Earl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Doorenweerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik J Nieukerken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cla.12490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DNA barcode-based survey of wild urban bees in the Loire Valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Villalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ledet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-83631-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New species of leaf-mining Phyllonorycter (Lepidoptera Gracillariidae) from Siberia feeding on Caragana (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 835, pp.17 - 41. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.835.33166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of gall-inducing from leaf-mining in Caloptilia micromoths (Lepidoptera, Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.6794. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43213-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of DNA Barcoding Saproxylic Beetles in Natural History Collections—Exploring the Potential of Parallel Multiplex Sequencing With Illumina MiSeq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soldati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (495), pp.12. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcodes reveal deeply neglected diversity and numerous invasions of micromoths in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (3), pp.108-121. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/gen-2018-0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring species diversity and host plant associations of leaf-mining micromoths (Lepidoptera: Gracillariidae) in the Russian Far East using DNA barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Akulow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Gorokhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4652 (1), pp.1 - 55. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4652.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the impacts of widespread forest die-offs across France, Germany, and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcode Bulletin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), 3 p. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21083/ibol.v9i1.5726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and comparison of poorly known moth communities through DNA barcoding in two Afrotropical environments in Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delabye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrianne Andeime-Eyene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (3), pp.96-107. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/gen-2018-0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Census and contemporary effective population size of two populations of the protected Spanish Moon Moth (Graellsia isabellae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Naveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.147 - 160. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity, Evolution and Ecological Specialization of Baculoviruses: A Treasure Trove for Future Applied Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (7), pp.366. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v10070366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salicaceae-Feeding Leaf-Mining Insects in Siberia: Distribution, Trophic Specialization, and Pest Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Skvortsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Petko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Problems of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (6), pp.576 - 593. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1995425518060033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics of Phyllocnistis leaf-mining moths (Lepidoptera, Gracillariidae) feeding on dogwood (Cornus spp.) in Northeast Asia, with the description of three new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeki Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiya Hirowatari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Doorenweerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 736, pp.79 - 118. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.736.20739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawaiian Philodoria (Lepidoptera, Gracillariidae, Ornixolinae) leaf mining moths on Myrsine (Primulaceae): two new species and biological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeki Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris A. Johns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Doorenweerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Kawakita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 773, pp.109 - 141. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.773.21690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Dicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166 (5), pp.319-343. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting lessons we can learn using past herbarium collections for studying forest insect pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/Le-Studium.175.05.FR.09-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the horn of plenty: Leaf-mining micromoth manipulates its host plant to obtain unending food provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihisa Hamatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisuke Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (12), pp.e0209485. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0209485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasions biologiques : le rôle des microorganismes symbiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bankhead Dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hors série, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic revision of Neotropical Phyllocnistis Zeller, 1848 (Lepidoptera: Gracillariidae), with descriptions of seven new species and host plant associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosangela Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislene L. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor O. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf H. H. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4341 (3), pp.301 - 352. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4341.3.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and Distribution of Leaf Mining Insects on Birches (Betula spp.) in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir M. Petko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (2), pp.183-198. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0013873817020051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From east to west across the Palearctic: Phylogeography of the invasive lime leaf miner Phyllonorycter issikii (Lepidoptera: Gracillariidae) and discovery of a putative new cryptic species in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong-Kyu Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular phylogeny and revised higher-level classification for the leaf-mining moth family Gracillariidae and its implications for larval host-use evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akito Y. Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plotkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R. Houlihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (1), pp.60 - 81. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/syen.12210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the Spanish Moon Moth Graellsia isabellae (Lepidoptera, Saturniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Naveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (139), 20 p. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-016-0708-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-Level Para- and Polyphyly in DNA Barcode Gene Trees: Strong Operational Bias in European Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Mutanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami M. Kivelä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger A. Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Doorenweerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujeevan Ratnasingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (6), pp.1024-1040. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syw044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new genus and species of leaf-mining moth from the French Alps, Mercantouria neli gen. n., sp. n. (Lepidoptera, Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Huemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.145-162. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.586.8375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and biology of some species of Micrurapteryx Spuler (Lepidoptera, Gracillariidae) from the Holarctic Region, with re-description of M. caraganella (Hering) from Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Mutanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 579, pp.99-156. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.579.7166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy reveals a new species of Callisto (Lepidoptera, Gracillariidae) in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Huemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 473, pp.157-176. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.473.8543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the ladybird Iberorhyzobius rondensis, a potential biological control agent of the invasive alien pine bast scale Matsucoccus feytaudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (1), pp.59-69. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-014-9622-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSIFOR: A reference library of DNA barcodes for French saproxylic beetles (Insecta, Coleoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delnatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (e4078), pp.19. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.3.e4078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between the green-island phenotype and Wolbachia infections during the evolutionary diversification of Gracillariidae leaf-mining moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gutzwiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (18), pp.4049-4062. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the genus Philonome Chambers and its proposed reassignment to the family Tineidae (Lepidoptera, Tineoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Cheon Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald R. Davis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 494, pp.69-106. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.494.8748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding reveals a largely unknown fauna of Gracillariidae leaf-mining moths in the Neotropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akito y Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Kawakita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (2), pp.286-296. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the parasitoid Pnigalio mediterraneus (Hymenoptera: Eulophidae) track the invasion of the horse chestnut leafminer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gebiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giulia Nappo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.843-857. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-013-0542-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumble bee workers drift to conspecific nests at field scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo R. S. Zanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie D. L. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiana M. A. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew F.G. Bourke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (3), pp.347-354. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revision of the Phyllonorycter ulicicolella species group with description of a new species (Lepidoptera: Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Laštůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Laštuvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHILAP Revista de Lepidopterología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (162), pp.251-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host and phenology shifts in the evolution of the social moth genus Thaumetopoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0057192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie d’Actias isabellae galliaegloria dans les Alpes françaises à l’aide d’un piège attractif non destructif utilisant une phéromone synthétique (Lep. Saturniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oreina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global phylogeny of the subfamily Sycoryctinae (Pteromalidae): Parasites of an obligate mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Segar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M. Cook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (1), pp.116-125. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2012.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of tissue dependent DNA yield for optimal sampling of micro-moths in large-scale biodiversity surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Breman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Houdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate de Prins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (1), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host tracking or cryptic adaptation? Phylogeography of Pediobius saulius (Hymenoptera, Eulophidae), a parasitoid of the highly invasive horse-chestnut leafminer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.256-269. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2011.00220.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extreme case of plant-insect codiversification: figs and fig-pollinating wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Rønsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhanumas Chantarasuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Siang Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (6), pp.1029-1047. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/sys068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased gene sampling strengthens support for higher-level groups within leaf-mining moths and relatives (Lepidoptera: Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akito Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Kawakita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Regier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (182), 14 p. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-11-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and DNA barcodes show that Calybites hauderi does not occur in the British Isles (Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Langmaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Sattler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nota Lepidopterologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (2), pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of invasive herbivores through herbaria and archival DNA: the case of the horse-chestnut leaf miner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Walter Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (6), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/100098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Sex Pheromone of a Protected Species, the Spanish Moon Moth Graellsia isabellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Mcelfresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marí-Mena Neus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (9), pp.923-932. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-010-9831-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ten polymorphic microsatellite markers for the protected Spanish Moon Moth Graellsia isabelae (Lepidoptera: Saturniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen-Horn Yen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (3), pp.1151-1154. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-009-9905-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of parasitoid linkages (MAPL): gut contents of adult parasitoid wasps reveal larval host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Rougerie, R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Smith, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Fernandez-Triana, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Ratnasingham, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.179-186. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04918.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological effects of invasive alien insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Timms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-008-9318-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial and microsatellite DNA markers reveal a Balkan origin for the highly invasive horse-chestnut leaf miner Cameraria ohridella (Lepidoptera, Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (16), pp.3458-3470. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04290.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of non-lethal sampling on life-history traits of the protected moth Graellsia isabelae (Lepidoptera: Saturniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (3), pp.356-362. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01084.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dating and biogeography of fig-pollinating wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Wikström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl M. Kjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Weiblen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (3), pp.715-726. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2009.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex attractant, distribution and DNA barcodes for the Afrotropical leaf-mining moth Phyllonorycter melanosparta (Lepidoptera: Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimondas Mozūraitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2281, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.2281.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime reproductive success and longevity of queens in an annual social insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Pereboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (5), pp.983-996. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01706.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Psyche casta&amp;lt;/em&amp;gt; (Pallas) (Lepidoptera: Psychidae) from an Essex saltmarsh; its possible divergence, via ecological specialisation, from inland populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Entomology and Natural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.1582.1-1582.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellites for the highly invasive Cameraria ohridella (Lepidoptera: Gracillariidae) and their amplification in related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (5), pp.945-948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the queen on worker reproduction and new queen production in the bumble bee Bombus terrestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Pereboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.171-180. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/apido:2006070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the queen on worker reproduction and new queen production in the bumble bee Bombus terrestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth M. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Pereboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.171-180. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/apido:2006070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00892247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil-calibrated molecular phylogenies reveal that leaf-mining moths radiated millions of years after their host plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Wikström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Labandeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Godfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (4), pp.1314-1326. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.01070.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of host use and unusual reproductive strategies in Achrysocharoides parasitoid wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Godfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Cook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (4), pp.1029-1041. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.00900.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of unknown biodiversity – and their resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ryrholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Larsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape genetics of the protected Spanish Moon Moth in core, buffer, and peripheral areas of the Ordesa y Monte Perdido National Park (Central Pyrenees, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés González-Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Segelbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary history of capital-breeding moths through the lens of wild silkmoths (Saturniidae) phylogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Conference of the European Society for Lepidopterology &amp; 11. Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Lepidopterology (ESL), Sep 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des communautés d'invertébrés des cavités d'arbres par génomique environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet CANOPEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans, Jun 2023, Orléans, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and endemism of the Lepidoptera of Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Speciation in a parapatric pair of Saturnia moths as revealed by Target Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Espeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Huemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-specific comparative transcriptomic approaches to reveal candidate effectors of gall induction in the micromoth Caloptilia cecidophora (Gracillariidae, Lepidoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seisuke Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoaki Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and potentially ongoing invasion of lepidopteran genomes by a helitron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheidegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Heisserer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring insect diversity with high-throughput data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTECOL 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurveillance et suivis des insectes avec les codes barres ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécatronique et deep learning au service de l’automatisation des suivis de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’avancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés d’insectes et changement global : enjeux méthodologiques et écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DiPEE (Dispositif de Partenariats en Ecologie et Environnement Nouvelle-Aquitaine – Centre-val-de-Loire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des communautés d’invertébrés des cavités d’arbres par génomique environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 Colloque du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lamotte Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of invasive xylophagous beetles using metabacoding technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the invasion of a leaf‑mining moth in the Palearctic through DNA barcoding of historical herbaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny V Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII European Congress of Lepidopterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Laulasmaa, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioc@pt : Capteurs automatiques de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Destructive DNA metabarcoding of insects for forest biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mbedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du GDR de Génomique Environnementale – conférence "Environmental and Agronomical Genomics 2021 symposium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le metabarcoding pour la détection et l’identification d’insectes invasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring et suivi de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web conférence « Vers une Recherche Opérationnelle en Entomologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTR EntomoCentre, Arbocentre et VEGEPOLYS VALLEY, Dec 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput Biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect response to climate-induced tree die-offs in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche génomique de la biosurveillance des insectes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify candidate genes involved in gall induction in micromoth using transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seisuke Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EFOR/ADALEP « Génomique de l’adaptation et de la spéciation chez les lépidoptères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quillan, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical herbaria to study past distribution and invasion history of phyllophagous insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Akulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Babichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Lepidopterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Campobasso, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of gall-induction and host-plant associations in Phyllanthaceae-feeding Caloptilia (Lepidoptera: Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Kawakita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Lepidopterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Campobasso, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMTREE: Quantifying changes in flying insect diversity and soil fauna along a gradient of climate induced forest decline using DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP1 Impacts on biodiversity - French site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Meeting. Bavaria NP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Spiegelau, Germany. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate-induced tree-dieback on freshwater and Malaise trap communities in the Bavarian Forest National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas W. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From DNA-barcode libraries to global macroecology and macroevolutionary studies in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcode reference libraries for leaf-mining micromoths (lepidoptera: Gracillariidae) from asian part of russia and neighbouring territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Akulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.I. Kurentsov's Annual Memorial Meetings of the Far Eastern and Siberian entomologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Vladivostok, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forest biodiversity respond to pulses of saproxylic microhabitats induced by tree dieback: a case study in mountain French silver fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical herbaria collections are treasure troves for the study of forest pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Party 7.03.10 Methodology of forest insect and disease survey in Central Europe: “Recent Changes in Forest Insects and Pathogens Significance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Suceava, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting primary ranges of the invasive forest pests using historical herbaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Akulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Detection and control of forest invasive alien species in a dynamic world organised by the project LIFE ARTEMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du DSS Biodiversité, dynamique et gestion des écosystèmes, services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Antony, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Tree-related Microhabitats and associated biodiversity respond to forest dieback? A case study in French mountain Silver Fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Metabarcoding to quantify the ecological impact of climate-induced forest diebacks in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding to quantify the ecological impact of forest decline on flying insect diversity in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. pp.435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding of leafminer larvae pressed within leaves of herbaria shed light on its invasion history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIAS-WF workflow for a better account of biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact écologique du dépérissement forestier et des coupes sanitaires sur les communautés d’insectes dans les Pyrénées Françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Conférence du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Houffalize, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the gall-inducing lifestyle in Caloptilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Kawakita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H Hembry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gracillariidae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Camacan, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Metabarcoding to quantify the response of insect diversity to mountain forest die-offs in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation sequencing of Natural History Museum collections to enhance the DNA barcode database of European saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soldati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on the Conservation of Saproxylic Beetles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sankt Oswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using herbarium data to understand the invasion history of the lime leaf miner Phyllonorycter issikii (Gracillariidae) in the Palearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Congress of Lepidopterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Podgora, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturniidae and Sphingidae as models for the study of insect diversity and macroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Lepidopterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Campobasso, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding of wild and edible insects to sustain forests and fight malnutrition in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaas-Douwe B. Dijkstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bergsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis and evolution of gall-inducing in Caloptilia (Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Congress of Lepidopterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Podgora, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and invasion history of the leaf mining moth Phyllonorycter issikii (Lepidoptera: Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Congres of Russian Entomological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Nobosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have host plant shifts caused adaptive radiations in leaf-mining moths?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Doorenweerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Menken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik J van Nieukerken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Insect-Plant Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcodes reveal new species of leaf-mining moths from Siberia and the Russian Far East forests and illuminate the invasion process of some species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into mechanisms of gall morphogenesis and the origin of gall induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Insect-Plant Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcodes reveal micromoth true diversity and overlooked invasions in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaoui Ahamadi Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECOTROP field school: Inventorying Afro-tropical invertebrate biodiversity through student activities and the use of DNA barcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ntie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emelie Arlette Apinda-Legnouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dewaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DNA barcode reference library of leaf-mining insects colonizing woody plants for fast and accurate identification of forest pests in asian Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Meeting, Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying hyperdiverse lepidopteran communities in French Guiana with DNA barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CLIMTREE Project: Ecological and socioeconomic impacts of climate-induced tree diebacks in highland forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T. Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Neuschönau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genomic perspective on deep DNA barcode splits in European Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Mutanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung Min Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hausmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D.N. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Congress of Lepidopterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Podgora, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métabarcoding dans les suivis de diversité des coléoptères saproxyliques – outil taxinomique et identifications automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shokrala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion biennale du réseau naturaliste « entomologie » de l’ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Condat, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns of insect diversity, distribution and evolutionary distinctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of taxonomic diversity of leaf-mining moths Gracillariidae on woody plants in siberia using molecular genetic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.N. Akulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Conference on the Karyosystematics of the Invertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Saratov, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métabarcoding dans les suivis de biodiversité - le cas des coléoptères saproxyliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shokrala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ramatuelle, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converging strategies in plant-manipulating insects: insect-induced effects on plants and possible mechanisms used by leaf-miners to manipulate their host-plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-genetic approach to the cataloging of the organisms and its application to taxonomic identification of forest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.N. Akulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Pustoshinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Babichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and biological control methods of woody plant pests and pathogens: from theory to practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species richness and host plant use of Gracillariidae in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gracillariidae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Hilo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding in biodiversity monitoring - a case study on French saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shokrala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque Biologie de l'Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the invasive lime leaf miner Phyllonorycter issikii (Lepidoptera: Gracillariidae) in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tribetri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong-Kyu Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles—streamlining species identification for large-scale forest biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shokralla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Barcode of Life Conference Barcodes to Biomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Guelph, Canada. 141 p., </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/gen-2015-0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles - streamlining species identification for large-scale forest biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shokralla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.272-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, species delimitation, and evolution of insect viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Cory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Guelph, Canada. 141 p., </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/gen-2015-0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles - Streamlining species identification for large-scale forest biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shokralla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and genetics of invasion of the lime leafminer Phyllonorycter issikii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gracillariidae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kozagawa, Wakayama, Japan. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DNA barcoding as a tool to describe moth community patterns in Lopé and Ivindo National Parks, Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delabye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decaëns Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ntie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Herbulot 2014; "How to accelerate the inventory of Biodiversity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Schlettau, Germany. pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the east to the west: rapid range expansion of the lime leaf miner in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of invasion of Lepidoptera in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lime Leaf Miner Phyllonorycter issikii (Kumata, 1963), a Highly Invasive Pest in Europe: Genetics of Invasion and Systematic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding reveals that the reverse latitudinal gradient of Gracillariidae leaf-miners is an artifact of tropical under-sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akito Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Herbulot 2014; "How to accelerate the inventory of Biodiversity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Schlettau, Germany. pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding and DNA metabarcoding as tools for rapid inventory and high-throughput identification of Lepidoptera species in Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decaëns Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shokrala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Herbulot 2014; "How to accelerate the inventory of Biodiversity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Schlettau, Germany. pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding reveals that the reverse latitudinal gradient of Gracillariidae leaf-miners is an artifact of tropical under-sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akito y Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.International Barcode of. Life conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kunming,Yunnan, China. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des approches métagénomiques dans l'étude de la diversité des coléoptères saproxyliques : progrès et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of DNA barcoding to plant protection and biodiversity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seillac, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les codes-barres ADN révèlent que le gradient latitudinal de biodiversité inversé chez les mineuses de feuilles est un artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouteleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akito y Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECOTROP field-school: integrating hands-on DNA barcoding into an education program for the census of invertebrate biodiversity in the Lopé National Park, Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ntie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Scholtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Porco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.International Barcode of. Life conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kunming,Yunnan, China. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des approches métagénomiques dans l'étude de la diversité des coléoptères saproxyliques : progrès et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filogeografía de Graellsia isabellae (Lepidoptera, Saturniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Marí- Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congreso Ibérico de sistemática animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of invasive leaf-mining moths using herbaria and minibarcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Fourth International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Adelaide, Australia. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of invasive leaf-mining moths using herbaria and archival DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the EuroPhD Network in “Insect Sciences”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing, classifying and scoring the environmental impact of invasive insects in pest risk analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of Cameraria ohridella on maple: Is a host shift likely?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology;ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. p.332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella spatial dynamics and invasion genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding reveals the area of origin of the highly invasive horse chestnut leaf-miner Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology; ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic patterns of Phyllonorycter platani - an invasive leaf miner moth with Mediterranean origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion Genetics of Cameraria ohridella (Lep.Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Alien Arthropods in South East Europe - crossroad of three continents"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse chestnut leaf miner Cameraria ohridella: evolution of host plant use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Izmir, Turkey. p. 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics and niche modeling of the Alpine populations of Graellsia isabellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Lambert-Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of leaf-mining insects in a dry Mexican tropical forest and their responses to anthropogenic and natural disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Hernan Muñoz-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation genetics of the protected moth, Gortyna borelii (Noctuidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Lambert-Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Zilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alain Guillonton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the impact of forest management on the structure and composition of moth communities using automatic and manual light traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dessart-Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of arthropod communities by DNA metabarcoding of body remains sieved from wood mould of tree holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on DNA barcoding and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurveillance for invasive xylophagous beetles using a DNA metabarcoding approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France. , p.66, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding body remains sieved from tree hollow wood mould to characterize forest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tours, France. , p.96, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding of passive trap collection media for forest insect biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mbedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tours, France. , p.49, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying pollinator diversity along urbanization gradients in the Loire Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Villalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ledet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil calibrated phylogenies reveal patterns of diversification in leaf-mining moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Doorenweerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Menken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik J van Nieukerken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio integrado del genero Vesperus Dejean, 1821 (Coleoptera: Cerambycidae) y elaboración de una biblioteca de ADN de referencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Baena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Jornadas de la Asociacion Espanola de Entomologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Almeria, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of tree-diebacksand salvage logging on mountain forest biodiversity using metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of tree-diebacks and salvage logging on mountain forest biodiversity using metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of tree-die backs and salvage logging on mountain forest biodiversity using metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the molecular basis and evolution of gall induction in Gracillariidae micromoths?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting phylogeograpic patterns of a phytophagous insect and its host plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Marí- Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Naveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. , 2015, 15th Congress of the European Society for Evolutionary Biology (ESEB 2015). Congress Program &amp; Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity using DNA metabarcoding: high-throughput species identification of saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kunming, China. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of the highly invasive horse-chestnut leafminer using herbaria and minibarcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference on Biological Invasions NEOBIOTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pontevedra, Spain. , 1p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared but overlooked: 30 species of Holarctic Microlepidoptera revealed by DNA barcodes and morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazari Vazrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy R Dewaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Mutanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnolia Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3749 (1), 93 p., 2013, Zootaxa, 978-1-77557-314-2 978-1-77557-315-9. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3749.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), pp.553-1028, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting, Rearing, and Preserving Leaf-Mining Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Carlos Santos; Geraldo Wilson Fernandes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring Arthropod Biodiversity. A Handbook of Sampling Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.439 - 466, 2020, 978-3-030-53225-3. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53226-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary History of the Genus Thaumetopoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structure at different spatial scales in the processionary moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassel-Lundhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invaded habitats. Chapter 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Glavendekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosa Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-554-6. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spodoptera littoralis (Boisduval, 1833) - African cotton leaf worm (Lepidoptera, Noctuidae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptinotarsa decemlineata Say, 1824 - Colorado potato beetle (Coleoptera, Chrysomelidae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stowaway species from the Balkans - the horse chestnut leafminer, Cameraria ohridella. Chapter 6 : Biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidoptera. Chapter 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Agassiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-554-6 978-954-642-555-3. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spodoptera littoralis (Boisduval), African cotton leaf worm (Noctuidae, Lepidoptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptinotarsa decemlineata Say, Colorado beetle (Chrysomelidae, Coleoptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien terrestrial invertebrates of Europe. Chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Nentwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella Deschka & Dimic 1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Biodiversity Heritage Library</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Field Museum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MacArthur Foundation; Sloan Foundation, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId642"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.833333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carlos Lopez-Vaamonde </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carlos-lopez-vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2278-2368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179735209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-5548-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an entomologist currently working on the impact of global change on the structure and composition of insect communities . I am also working on the systematics of Lepidoptera, in particular on micromoths of the family Gracillariidae. I use an integrative approach combining genetic (mainly DNA barcodes), morphological and ecological data.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new species of Caloptilia (Lepidoptera, Gracillariidae) from New Caledonia inducing galls on Glochidion billardierei (Phyllanthaceae) and redescription of C. xanthopharella (Meyrick, 1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik J van Nieukerken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gravendeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1268, pp.113-137. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.1268.173885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human contributions to global soundscapes are less predictable than the acoustic rhythms of wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panu Somervuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Roslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian L. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess Hardwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Kerdraon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1585-1598. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02786-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An active ensemble classifier for detecting animal sequences from global camera trap data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommi Mononen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bess Hardwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Alcobia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergin A Blagoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (10), pp.2500-2516. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Cilix hispanica : présence en Indre-et-Loire et façon de le reconnaître plus facilement sur le terrain (Lepidoptera Drepanidae Drepaninae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Palussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexanor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (1), pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05431499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Neglected Insect Larvae in Species Inventories: DNA Barcoding as an Effective Tool for All‐Stage Invertebrate Identification in Tree Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (6), pp.e71586. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.71586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the diversity of Gracillariidae (Lepidoptera) in South Africa: host plants, distribution, and DNA barcoding analysis, with the description of nine new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Staude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Sharp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5529 (1), pp.1-51. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5529.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotrias hybridana (Hübner, [1817]) et Isotrias rectifasciana (Haworth, [1811]) sont une même espèce (Lepidoptera : Tortricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oreina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), pp.1079-1094. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking three DNA metabarcoding technologies for efficient detection of non-native cerambycid beetles in trapping collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Querejeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.237-259. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.96.130195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de cinq nouvelles espèces de Lycoderides Sakakibara (Hemiptera: Auchenorrhyncha: Membracidae) de Guyane française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lapèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faunitaxys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting roadblocks in arthropod monitoring using non-destructive metabarcoding from collection media of passive traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mbedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e16022. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.16022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape genetics of the protected Spanish Moon Moth in core, buffer, and peripheral areas of the Ordesa y Monte Perdido National Park (Central Pyrenees, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés González-Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Marí-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Segelbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge González-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-023-01536-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of speciation in a parapatric pair of Saturnia moths as revealed by target capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Espeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Huemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-induced forest dieback drives compositional changes in insect communities that are more pronounced for rare species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02968-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics of Slovenian Dahlica Enderlein, 1912, subgenus Brevantennia Sieder, 1953 (Lepidoptera, Psychidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurij Rekelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Željko Predovnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Huemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nota Lepidopterologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.207 - 232. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/nl.45.81674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois nouvelles espèces de Lycoderides Sakakibara, 1972 (Hemiptera: Membracidae: Stegaspidinae) de Guyane Française ayant pour plante-hôte des Clusia (Clusiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lapèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faunitaxys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and taxonomic responses of tropical moth communities to deforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Correa‐carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ballesteros‐mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.236-247. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the invasion of a leaf-mining moth in the Palearctic through DNA barcoding of historical herbaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08894-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic, functional and taxonomic responses of wild bee communities along urbanisation gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Villalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 832, pp.154926. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-induced forest dieback increases taxonomic, functional, and phylogenetic diversity of saproxylic beetles at both local and landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (8), pp.2025-2043. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-022-01453-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of gracillariid leaf‐mining moths: evolution of larval behaviour inferred from phylogenomic and Sanger data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuankun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan St Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandra Earl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Doorenweerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik J Nieukerken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cla.12490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DNA barcode-based survey of wild urban bees in the Loire Valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Villalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ledet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-83631-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating DNA Barcoding for Species Identification and Discovery in European Gracillariid Moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Doorenweerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charles J. Godfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.626752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change Alters Temperate Forest Canopies and Indirectly Reshapes Arthropod Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Souchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.710854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting responses of habitat conditions and insect biodiversity to pest- or climate-induced dieback in coniferous mountain forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 482, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological impact of pest-induced tree dieback on insect biodiversity in Yunnan pine plantations, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunying Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 491, pp.119173. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Census and contemporary effective population size of two populations of the protected Spanish Moon Moth (Graellsia isabellae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Naveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.147 - 160. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New species of leaf-mining Phyllonorycter (Lepidoptera Gracillariidae) from Siberia feeding on Caragana (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 835, pp.17 - 41. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.835.33166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of gall-inducing from leaf-mining in Caloptilia micromoths (Lepidoptera, Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.6794. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43213-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of DNA Barcoding Saproxylic Beetles in Natural History Collections—Exploring the Potential of Parallel Multiplex Sequencing With Illumina MiSeq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soldati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (495), pp.12. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcodes reveal deeply neglected diversity and numerous invasions of micromoths in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (3), pp.108-121. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/gen-2018-0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring species diversity and host plant associations of leaf-mining micromoths (Lepidoptera: Gracillariidae) in the Russian Far East using DNA barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Akulow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Gorokhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4652 (1), pp.1 - 55. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4652.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and comparison of poorly known moth communities through DNA barcoding in two Afrotropical environments in Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delabye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrianne Andeime-Eyene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (3), pp.96-107. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/gen-2018-0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the impacts of widespread forest die-offs across France, Germany, and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcode Bulletin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), 3 p. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21083/ibol.v9i1.5726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salicaceae-Feeding Leaf-Mining Insects in Siberia: Distribution, Trophic Specialization, and Pest Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. Skvortsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Petko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Problems of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (6), pp.576 - 593. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1995425518060033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity, Evolution and Ecological Specialization of Baculoviruses: A Treasure Trove for Future Applied Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (7), pp.366. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v10070366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics of Phyllocnistis leaf-mining moths (Lepidoptera, Gracillariidae) feeding on dogwood (Cornus spp.) in Northeast Asia, with the description of three new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeki Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiya Hirowatari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Doorenweerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 736, pp.79 - 118. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.736.20739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawaiian Philodoria (Lepidoptera, Gracillariidae, Ornixolinae) leaf mining moths on Myrsine (Primulaceae): two new species and biological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeki Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris A. Johns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Doorenweerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Kawakita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 773, pp.109 - 141. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.773.21690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Dicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166 (5), pp.319-343. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting lessons we can learn using past herbarium collections for studying forest insect pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/Le-Studium.175.05.FR.09-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the horn of plenty: Leaf-mining micromoth manipulates its host plant to obtain unending food provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihisa Hamatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisuke Amano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (12), pp.e0209485. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0209485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasions biologiques : le rôle des microorganismes symbiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bankhead Dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hors série, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and Distribution of Leaf Mining Insects on Birches (Betula spp.) in Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir M. Petko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (2), pp.183-198. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0013873817020051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic revision of Neotropical Phyllocnistis Zeller, 1848 (Lepidoptera: Gracillariidae), with descriptions of seven new species and host plant associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosangela Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislene L. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor O. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf H. H. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4341 (3), pp.301 - 352. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4341.3.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From east to west across the Palearctic: Phylogeography of the invasive lime leaf miner Phyllonorycter issikii (Lepidoptera: Gracillariidae) and discovery of a putative new cryptic species in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong-Kyu Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular phylogeny and revised higher-level classification for the leaf-mining moth family Gracillariidae and its implications for larval host-use evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akito Y. Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Plotkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R. Houlihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (1), pp.60 - 81. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/syen.12210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and biology of some species of Micrurapteryx Spuler (Lepidoptera, Gracillariidae) from the Holarctic Region, with re-description of M. caraganella (Hering) from Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Mutanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 579, pp.99-156. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.579.7166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new genus and species of leaf-mining moth from the French Alps, Mercantouria neli gen. n., sp. n. (Lepidoptera, Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Huemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.145-162. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.586.8375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the Spanish Moon Moth Graellsia isabellae (Lepidoptera, Saturniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Naveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (139), 20 p. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-016-0708-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-Level Para- and Polyphyly in DNA Barcode Gene Trees: Strong Operational Bias in European Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Mutanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami M. Kivelä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger A. Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Doorenweerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujeevan Ratnasingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (6), pp.1024-1040. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syw044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy reveals a new species of Callisto (Lepidoptera, Gracillariidae) in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Huemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 473, pp.157-176. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.473.8543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSIFOR: A reference library of DNA barcodes for French saproxylic beetles (Insecta, Coleoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delnatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (e4078), pp.19. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.3.e4078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the ladybird Iberorhyzobius rondensis, a potential biological control agent of the invasive alien pine bast scale Matsucoccus feytaudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioControl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (1), pp.59-69. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10526-014-9622-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between the green-island phenotype and Wolbachia infections during the evolutionary diversification of Gracillariidae leaf-mining moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gutzwiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (18), pp.4049-4062. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the genus Philonome Chambers and its proposed reassignment to the family Tineidae (Lepidoptera, Tineoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Cheon Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald R. Davis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 494, pp.69-106. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.494.8748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding reveals a largely unknown fauna of Gracillariidae leaf-mining moths in the Neotropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akito y Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Kawakita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (2), pp.286-296. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the parasitoid Pnigalio mediterraneus (Hymenoptera: Eulophidae) track the invasion of the horse chestnut leafminer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gebiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giulia Nappo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.843-857. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-013-0542-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumble bee workers drift to conspecific nests at field scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo R. S. Zanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie D. L. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiana M. A. Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew F.G. Bourke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (3), pp.347-354. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revision of the Phyllonorycter ulicicolella species group with description of a new species (Lepidoptera: Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Laštůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Laštuvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHILAP Revista de Lepidopterología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (162), pp.251-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host and phenology shifts in the evolution of the social moth genus Thaumetopoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0057192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie d’Actias isabellae galliaegloria dans les Alpes françaises à l’aide d’un piège attractif non destructif utilisant une phéromone synthétique (Lep. Saturniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oreina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of tissue dependent DNA yield for optimal sampling of micro-moths in large-scale biodiversity surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Breman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Houdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate de Prins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (1), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global phylogeny of the subfamily Sycoryctinae (Pteromalidae): Parasites of an obligate mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Segar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M. Cook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (1), pp.116-125. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2012.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host tracking or cryptic adaptation? Phylogeography of Pediobius saulius (Hymenoptera, Eulophidae), a parasitoid of the highly invasive horse-chestnut leafminer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.256-269. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2011.00220.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extreme case of plant-insect codiversification: figs and fig-pollinating wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Rønsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhanumas Chantarasuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Siang Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (6), pp.1029-1047. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/sys068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased gene sampling strengthens support for higher-level groups within leaf-mining moths and relatives (Lepidoptera: Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akito Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Kawakita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Regier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (182), 14 p. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-11-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and DNA barcodes show that Calybites hauderi does not occur in the British Isles (Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Langmaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Sattler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nota Lepidopterologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (2), pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of invasive herbivores through herbaria and archival DNA: the case of the horse-chestnut leaf miner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Walter Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (6), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/100098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Sex Pheromone of a Protected Species, the Spanish Moon Moth Graellsia isabellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Millar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Mcelfresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marí-Mena Neus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (9), pp.923-932. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-010-9831-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ten polymorphic microsatellite markers for the protected Spanish Moon Moth Graellsia isabelae (Lepidoptera: Saturniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen-Horn Yen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (3), pp.1151-1154. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-009-9905-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of parasitoid linkages (MAPL): gut contents of adult parasitoid wasps reveal larval host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Rougerie, R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Smith, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Fernandez-Triana, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Ratnasingham, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.179-186. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04918.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological effects of invasive alien insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Timms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-008-9318-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial and microsatellite DNA markers reveal a Balkan origin for the highly invasive horse-chestnut leaf miner Cameraria ohridella (Lepidoptera, Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (16), pp.3458-3470. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04290.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of non-lethal sampling on life-history traits of the protected moth Graellsia isabelae (Lepidoptera: Saturniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (3), pp.356-362. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01084.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dating and biogeography of fig-pollinating wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Wikström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl M. Kjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Weiblen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (3), pp.715-726. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2009.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex attractant, distribution and DNA barcodes for the Afrotropical leaf-mining moth Phyllonorycter melanosparta (Lepidoptera: Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimondas Mozūraitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2281, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.2281.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime reproductive success and longevity of queens in an annual social insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Pereboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (5), pp.983-996. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01706.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Psyche casta&amp;lt;/em&amp;gt; (Pallas) (Lepidoptera: Psychidae) from an Essex saltmarsh; its possible divergence, via ecological specialisation, from inland populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Entomology and Natural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.1582.1-1582.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellites for the highly invasive Cameraria ohridella (Lepidoptera: Gracillariidae) and their amplification in related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (5), pp.945-948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the queen on worker reproduction and new queen production in the bumble bee Bombus terrestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Pereboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.171-180. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/apido:2006070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the queen on worker reproduction and new queen production in the bumble bee Bombus terrestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth M. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Pereboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William C. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.171-180. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/apido:2006070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00892247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil-calibrated molecular phylogenies reveal that leaf-mining moths radiated millions of years after their host plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Wikström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Labandeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Godfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (4), pp.1314-1326. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.01070.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of host use and unusual reproductive strategies in Achrysocharoides parasitoid wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Godfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Cook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (4), pp.1029-1041. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.00900.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of unknown biodiversity – and their resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ryrholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Larsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape genetics of the protected Spanish Moon Moth in core, buffer, and peripheral areas of the Ordesa y Monte Perdido National Park (Central Pyrenees, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés González-Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Segelbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des communautés d'invertébrés des cavités d'arbres par génomique environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet CANOPEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans, Jun 2023, Orléans, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary history of capital-breeding moths through the lens of wild silkmoths (Saturniidae) phylogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Conference of the European Society for Lepidopterology &amp; 11. Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Lepidopterology (ESL), Sep 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and endemism of the Lepidoptera of Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-specific comparative transcriptomic approaches to reveal candidate effectors of gall induction in the micromoth Caloptilia cecidophora (Gracillariidae, Lepidoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seisuke Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoaki Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Speciation in a parapatric pair of Saturnia moths as revealed by Target Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Espeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Huemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and potentially ongoing invasion of lepidopteran genomes by a helitron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheidegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Heisserer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the invasion of a leaf‑mining moth in the Palearctic through DNA barcoding of historical herbaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny V Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII European Congress of Lepidopterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Laulasmaa, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring insect diversity with high-throughput data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTECOL 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurveillance et suivis des insectes avec les codes barres ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécatronique et deep learning au service de l’automatisation des suivis de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’avancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés d’insectes et changement global : enjeux méthodologiques et écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DiPEE (Dispositif de Partenariats en Ecologie et Environnement Nouvelle-Aquitaine – Centre-val-de-Loire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des communautés d’invertébrés des cavités d’arbres par génomique environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 Colloque du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lamotte Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of invasive xylophagous beetles using metabacoding technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioc@pt : Capteurs automatiques de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Destructive DNA metabarcoding of insects for forest biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mbedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du GDR de Génomique Environnementale – conférence "Environmental and Agronomical Genomics 2021 symposium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le metabarcoding pour la détection et l’identification d’insectes invasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche génomique de la biosurveillance des insectes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring et suivi de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web conférence « Vers une Recherche Opérationnelle en Entomologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTR EntomoCentre, Arbocentre et VEGEPOLYS VALLEY, Dec 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput Biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect response to climate-induced tree die-offs in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIAS-WF workflow for a better account of biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify candidate genes involved in gall induction in micromoth using transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seisuke Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EFOR/ADALEP « Génomique de l’adaptation et de la spéciation chez les lépidoptères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quillan, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical herbaria to study past distribution and invasion history of phyllophagous insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Akulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Babichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Lepidopterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Campobasso, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of gall-induction and host-plant associations in Phyllanthaceae-feeding Caloptilia (Lepidoptera: Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Kawakita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Lepidopterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Campobasso, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMTREE: Quantifying changes in flying insect diversity and soil fauna along a gradient of climate induced forest decline using DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP1 Impacts on biodiversity - French site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Meeting. Bavaria NP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Spiegelau, Germany. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From DNA-barcode libraries to global macroecology and macroevolutionary studies in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate-induced tree-dieback on freshwater and Malaise trap communities in the Bavarian Forest National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas W. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcode reference libraries for leaf-mining micromoths (lepidoptera: Gracillariidae) from asian part of russia and neighbouring territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Akulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.I. Kurentsov's Annual Memorial Meetings of the Far Eastern and Siberian entomologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Vladivostok, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting primary ranges of the invasive forest pests using historical herbaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Akulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Detection and control of forest invasive alien species in a dynamic world organised by the project LIFE ARTEMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical herbaria collections are treasure troves for the study of forest pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Party 7.03.10 Methodology of forest insect and disease survey in Central Europe: “Recent Changes in Forest Insects and Pathogens Significance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Suceava, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forest biodiversity respond to pulses of saproxylic microhabitats induced by tree dieback: a case study in mountain French silver fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du DSS Biodiversité, dynamique et gestion des écosystèmes, services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Antony, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Tree-related Microhabitats and associated biodiversity respond to forest dieback? A case study in French mountain Silver Fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Metabarcoding to quantify the ecological impact of climate-induced forest diebacks in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding to quantify the ecological impact of forest decline on flying insect diversity in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. pp.435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding of leafminer larvae pressed within leaves of herbaria shed light on its invasion history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact écologique du dépérissement forestier et des coupes sanitaires sur les communautés d’insectes dans les Pyrénées Françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Conférence du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Houffalize, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the gall-inducing lifestyle in Caloptilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Kawakita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H Hembry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gracillariidae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Camacan, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Metabarcoding to quantify the response of insect diversity to mountain forest die-offs in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation sequencing of Natural History Museum collections to enhance the DNA barcode database of European saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soldati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on the Conservation of Saproxylic Beetles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sankt Oswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genomic perspective on deep DNA barcode splits in European Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Mutanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung Min Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Hausmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D.N. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Congress of Lepidopterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Podgora, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CLIMTREE Project: Ecological and socioeconomic impacts of climate-induced tree diebacks in highland forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T. Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Neuschönau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using herbarium data to understand the invasion history of the lime leaf miner Phyllonorycter issikii (Gracillariidae) in the Palearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Congress of Lepidopterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Podgora, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturniidae and Sphingidae as models for the study of insect diversity and macroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Lepidopterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Campobasso, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding of wild and edible insects to sustain forests and fight malnutrition in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaas-Douwe B. Dijkstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bergsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis and evolution of gall-inducing in Caloptilia (Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Congress of Lepidopterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Podgora, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and invasion history of the leaf mining moth Phyllonorycter issikii (Lepidoptera: Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Congres of Russian Entomological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Nobosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have host plant shifts caused adaptive radiations in leaf-mining moths?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Doorenweerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Menken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik J van Nieukerken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Insect-Plant Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcodes reveal new species of leaf-mining moths from Siberia and the Russian Far East forests and illuminate the invasion process of some species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into mechanisms of gall morphogenesis and the origin of gall induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Insect-Plant Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcodes reveal micromoth true diversity and overlooked invasions in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaoui Ahamadi Allaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECOTROP field school: Inventorying Afro-tropical invertebrate biodiversity through student activities and the use of DNA barcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ntie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emelie Arlette Apinda-Legnouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dewaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DNA barcode reference library of leaf-mining insects colonizing woody plants for fast and accurate identification of forest pests in asian Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Meeting, Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying hyperdiverse lepidopteran communities in French Guiana with DNA barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Skukuza, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métabarcoding dans les suivis de diversité des coléoptères saproxyliques – outil taxinomique et identifications automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shokrala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion biennale du réseau naturaliste « entomologie » de l’ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Condat, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns of insect diversity, distribution and evolutionary distinctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of taxonomic diversity of leaf-mining moths Gracillariidae on woody plants in siberia using molecular genetic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.N. Akulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Conference on the Karyosystematics of the Invertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Saratov, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métabarcoding dans les suivis de biodiversité - le cas des coléoptères saproxyliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shokrala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ramatuelle, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converging strategies in plant-manipulating insects: insect-induced effects on plants and possible mechanisms used by leaf-miners to manipulate their host-plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species richness and host plant use of Gracillariidae in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gracillariidae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Hilo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-genetic approach to the cataloging of the organisms and its application to taxonomic identification of forest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.N. Akulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Ponomarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Pustoshinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Babichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and biological control methods of woody plant pests and pathogens: from theory to practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding in biodiversity monitoring - a case study on French saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shokrala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque Biologie de l'Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the invasive lime leaf miner Phyllonorycter issikii (Lepidoptera: Gracillariidae) in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tribetri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong-Kyu Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles - streamlining species identification for large-scale forest biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shokralla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.272-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles—streamlining species identification for large-scale forest biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shokralla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Barcode of Life Conference Barcodes to Biomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Guelph, Canada. 141 p., </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/gen-2015-0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, species delimitation, and evolution of insect viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Cory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Guelph, Canada. 141 p., </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/gen-2015-0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and genetics of invasion of the lime leafminer Phyllonorycter issikii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gracillariidae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kozagawa, Wakayama, Japan. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DNA barcoding as a tool to describe moth community patterns in Lopé and Ivindo National Parks, Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delabye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decaëns Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ntie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Herbulot 2014; "How to accelerate the inventory of Biodiversity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Schlettau, Germany. pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the east to the west: rapid range expansion of the lime leaf miner in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of invasion of Lepidoptera in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lime Leaf Miner Phyllonorycter issikii (Kumata, 1963), a Highly Invasive Pest in Europe: Genetics of Invasion and Systematic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding reveals that the reverse latitudinal gradient of Gracillariidae leaf-miners is an artifact of tropical under-sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akito Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Herbulot 2014; "How to accelerate the inventory of Biodiversity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Schlettau, Germany. pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding and DNA metabarcoding as tools for rapid inventory and high-throughput identification of Lepidoptera species in Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decaëns Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shokrala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Herbulot 2014; "How to accelerate the inventory of Biodiversity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Schlettau, Germany. pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding reveals that the reverse latitudinal gradient of Gracillariidae leaf-miners is an artifact of tropical under-sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akito y Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.International Barcode of. Life conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kunming,Yunnan, China. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des approches métagénomiques dans l'étude de la diversité des coléoptères saproxyliques : progrès et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of DNA barcoding to plant protection and biodiversity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seillac, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les codes-barres ADN révèlent que le gradient latitudinal de biodiversité inversé chez les mineuses de feuilles est un artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouteleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akito y Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECOTROP field-school: integrating hands-on DNA barcoding into an education program for the census of invertebrate biodiversity in the Lopé National Park, Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ntie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Scholtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Porco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.International Barcode of. Life conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kunming,Yunnan, China. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des approches métagénomiques dans l'étude de la diversité des coléoptères saproxyliques : progrès et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filogeografía de Graellsia isabellae (Lepidoptera, Saturniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Marí- Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congreso Ibérico de sistemática animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of invasive leaf-mining moths using herbaria and minibarcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Fourth International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Adelaide, Australia. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of invasive leaf-mining moths using herbaria and archival DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the EuroPhD Network in “Insect Sciences”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic patterns of Phyllonorycter platani - an invasive leaf miner moth with Mediterranean origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing, classifying and scoring the environmental impact of invasive insects in pest risk analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of Cameraria ohridella on maple: Is a host shift likely?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology;ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. p.332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella spatial dynamics and invasion genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding reveals the area of origin of the highly invasive horse chestnut leaf-miner Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology; ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion Genetics of Cameraria ohridella (Lep.Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Alien Arthropods in South East Europe - crossroad of three continents"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse chestnut leaf miner Cameraria ohridella: evolution of host plant use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Izmir, Turkey. p. 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics and niche modeling of the Alpine populations of Graellsia isabellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Lambert-Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of leaf-mining insects in a dry Mexican tropical forest and their responses to anthropogenic and natural disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Hernan Muñoz-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation genetics of the protected moth, Gortyna borelii (Noctuidae) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Lambert-Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Zilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alain Guillonton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the impact of forest management on the structure and composition of moth communities using automatic and manual light traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dessart-Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Cadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Ecology and Systematics of lepidoptera in a changing world the 23rd International Conference of the European Society for Lepidopterology &amp; 11th Forum Herbulot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of arthropod communities by DNA metabarcoding of body remains sieved from wood mould of tree holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on DNA barcoding and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurveillance for invasive xylophagous beetles using a DNA metabarcoding approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Veillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France. , p.66, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding body remains sieved from tree hollow wood mould to characterize forest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tours, France. , p.96, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding of passive trap collection media for forest insect biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mbedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tours, France. , p.49, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying pollinator diversity along urbanization gradients in the Loire Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Villalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ledet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil calibrated phylogenies reveal patterns of diversification in leaf-mining moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camiel Doorenweerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien L. Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Menken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik J van Nieukerken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio integrado del genero Vesperus Dejean, 1821 (Coleoptera: Cerambycidae) y elaboración de una biblioteca de ADN de referencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Baena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Jornadas de la Asociacion Espanola de Entomologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Almeria, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of tree-diebacksand salvage logging on mountain forest biodiversity using metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of tree-diebacks and salvage logging on mountain forest biodiversity using metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of tree-die backs and salvage logging on mountain forest biodiversity using metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the molecular basis and evolution of gall induction in Gracillariidae micromoths?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting phylogeograpic patterns of a phytophagous insect and its host plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Marí- Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Naveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. , 2015, 15th Congress of the European Society for Evolutionary Biology (ESEB 2015). Congress Program &amp; Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity using DNA metabarcoding: high-throughput species identification of saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kunming, China. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of the highly invasive horse-chestnut leafminer using herbaria and minibarcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference on Biological Invasions NEOBIOTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pontevedra, Spain. , 1p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared but overlooked: 30 species of Holarctic Microlepidoptera revealed by DNA barcodes and morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazari Vazrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy R Dewaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Mutanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnolia Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3749 (1), 93 p., 2013, Zootaxa, 978-1-77557-314-2 978-1-77557-315-9. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3749.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), pp.553-1028, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting, Rearing, and Preserving Leaf-Mining Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Carlos Santos; Geraldo Wilson Fernandes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring Arthropod Biodiversity. A Handbook of Sampling Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.439 - 466, 2020, 978-3-030-53225-3. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53226-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary History of the Genus Thaumetopoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and structure at different spatial scales in the processionary moths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cassel-Lundhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invaded habitats. Chapter 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Glavendekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosa Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-554-6. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spodoptera littoralis (Boisduval, 1833) - African cotton leaf worm (Lepidoptera, Noctuidae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptinotarsa decemlineata Say, 1824 - Colorado potato beetle (Coleoptera, Chrysomelidae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stowaway species from the Balkans - the horse chestnut leafminer, Cameraria ohridella. Chapter 6 : Biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidoptera. Chapter 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Agassiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-554-6 978-954-642-555-3. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptinotarsa decemlineata Say, Colorado beetle (Chrysomelidae, Coleoptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spodoptera littoralis (Boisduval), African cotton leaf worm (Noctuidae, Lepidoptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alien terrestrial invertebrates of Europe. Chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Nentwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella Deschka & Dimic 1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Biodiversity Heritage Library</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Field Museum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MacArthur Foundation; Sloan Foundation, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId641"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC47D3B0"/>
+    <w:nsid w:val="4AB8ED7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-lopez-vaamonde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2278-2368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179735209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5548-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guiguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J van Nieukerken" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gravendeel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1268.173885" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520816v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Mononen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Hardwick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alcobia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Barrett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergin A Blagoev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Palussi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Parmain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71586" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05168055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Somervuo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Kerdraon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02786-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Triberti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Staude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sharp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5529.1.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Veillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.96.130195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lap&#232;ze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Gonz&#225;lez-Castellano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mar&#237;-Mena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Segelbacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonz&#225;lez-L&#243;pez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01536-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273563v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Khan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Joshi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Espeland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huemer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17194" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Rekelj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Predovnik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/nl.45.81674" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567418v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Zakharov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08894-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154926" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01453-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555250v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02968-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camiel Doorenweerd" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles J. Godfray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.626752" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319291v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Souchu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.710854" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Cai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunying Wu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119173" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079078v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118811" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuankun Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan St Laurent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Earl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J Nieukerken" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12490" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ledet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83631-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627470v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.835.33166" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318844v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43213-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430435v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00495" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613924v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rasmussen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wieser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2018-0065" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Akulow" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Ponomarenko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4652.1.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/ibol.v9i1.5726" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613945v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delabye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayendi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrianne Andeime-Eyene" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2018-0063" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622748v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari-Mena" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Naveira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vila" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12322" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140538v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cory" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10070366" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Skvortsova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Petko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Ponomarenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995425518060033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Kobayashi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Hirowatari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.736.20739" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Johns" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kawakita" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.773.21690" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218374v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.175.05.FR.09-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318834v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihisa Hamatani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Amano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209485" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606533v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bankhead Dronnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626409v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Brito" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislene L. Goncalves" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor O. Becker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf H. H. Mielke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4341.3.1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603813v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir M. Petko" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0013873817020051" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606337v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong-Kyu Byun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171104" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606628v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito Y. Kawahara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plotkin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Houlihan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12210" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632543v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0708-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640423v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mutanen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami M. Kivel&#228;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. Vos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeevan Ratnasingham" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw044" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632149v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.586.8375" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.579.7166" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634635v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Deutsch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.473.8543" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639635v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Tavares" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-014-9622-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601221v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnouin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delnatte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4078" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310871v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1580" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318295v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Cheon Sohn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R. Davis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.494.8748" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630970v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Lees" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12178" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JQZ3BVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638940v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gebiola" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giulia Nappo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Bernardo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0542-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638395v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo R. S. Zanette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. L. Miller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana M. A. Faria" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F.G. Bourke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12109" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFBBBB7821E95E9838B8BF6DD7A7D47027918E30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645783v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k La&#353;t&#367;vka" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; La&#353;tuvka" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645832v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057192" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chanselme" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Braud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Breton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652663v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Segar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Cook" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.05.030" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXGMX0Q3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649466v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Breman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lees" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Houdt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate de Prins" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190259v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Lopez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tomov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2011.00220.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650797v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanumas Chantarasuwan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Siang Chou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy L. Clement" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys068" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652762v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito Kawahara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Regier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mitter" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-182" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643947v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Langmaid" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Sattler" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651670v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Walter Lack" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/100098" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667952v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Millar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcelfresh" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Romero" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;-Mena Neus" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9831-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660401v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen-Horn Yen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-9905-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLGDPW28-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655938v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Rougerie, R." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Smith, A." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fernandez-Triana, J." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ratnasingham, S." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04918.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668740v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Timms" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-008-9318-y" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1NB7N53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663578v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari Mena" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04290.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HCDR5W3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668114v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01084.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP9L8ZXK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656834v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M. Kjer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Weiblen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.05.028" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K035TQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661007v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondas Moz&#363;raitis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2281.1.4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658897v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Raine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Koning" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Brown" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pereboom" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01706.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658209v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sims" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654502v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661219v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jordan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido:2006070" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00892247v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M. Brown" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Lucas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Jordan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657790v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Labandeira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Godfray" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goodman" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01070.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677625v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart West" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Hansson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cook" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.00900.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236357v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ryrholm" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Larsson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236342v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236301v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186507v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Moliard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236310v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Lees" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Minet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236314v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236323v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seisuke Kimura" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Sakamoto" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236326v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheidegger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heisserer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236382v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236365v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186404v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186469v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236387v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236377v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Veillat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236374v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Zakharov" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186438v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655983v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbedi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655992v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080391v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656009v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655945v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655944v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655920v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609829v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655926v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Akulov" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Babichev" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655922v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655943v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787977v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655933v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Yu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655937v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655939v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Ponomarenko" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734096v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655942v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655941v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609830v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609828v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655930v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655936v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rasplus" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655919v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Hembry" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655916v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnouin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655840v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656003v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655905v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fisher" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas-Douwe B. Dijkstra" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bergsten" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655839v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655913v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655903v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Menken" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655906v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655904v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655910v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoui Ahamadi Allaoui" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108696v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ntie" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelie Arlette Apinda-Legnouo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dewaard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655911v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655908v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655842v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Min Lee" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hausmann" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D.N. Hebert" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604900v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokrala" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajibabaei" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656001v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655787v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Akulov" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604899v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655789v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655786v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Pustoshinskaya" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Babichev" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655999v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603623v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655784v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tribetri" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743183v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hajibabaei" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokralla" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Gibson" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2015-0087" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602960v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokralla" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gibson" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743562v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cory" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601685v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795732v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798213v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deca&#235;ns Thibaud" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Gall" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795737v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793441v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740096v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798059v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801284v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokrala" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808562v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598973v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805179v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808538v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouteleux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811181v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Scholtz" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803503v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749869v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mar&#237;- Mena" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804116v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H Lack" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez-Lopez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804305v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756131v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bacher" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cock" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823292v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756125v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gilbert" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823984v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Lakatos" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816673v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756115v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824704v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236256v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lambert-Auger" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236239v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Hernan Mu&#241;oz-Sanchez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236278v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zilli" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Guillonton" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236268v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dessart-Pardon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Howard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cartron" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Cad&#233;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236368v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655984v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655990v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655935v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655918v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655838v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Antonio" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baena" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655783v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603464v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598974v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744907v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809471v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazari Vazrick" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Dewaard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mapress.com/zootaxa/list/2013/3749%281%29.html" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3749.1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823399v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabitsch" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensoft.net/journals/biorisk/issue/4/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598330v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53226-0_17" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800322v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799782v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassel-Lundhagen" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9340-7_4#page-1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_4" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817214v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Glavendekic" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Paiva" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensoft.net/journals/biorisk/issue/4" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.66" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928771v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928743v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821657v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824288v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agassiz" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy de Prins" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.50" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815144v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Delivering Alien Invasive Species Inventories For Europe" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822735v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821668v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nentwig" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824036v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Biodiversity Heritage Library" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Field Museum" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-lopez-vaamonde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2278-2368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179735209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5548-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guiguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J van Nieukerken" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gravendeel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1268.173885" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05168055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Somervuo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Hardwick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Kerdraon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02786-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Mononen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alcobia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Barrett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergin A Blagoev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05431499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Palussi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Parmain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71586" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Triberti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Staude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sharp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5529.1.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Veillat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.96.130195" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lap&#232;ze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Gonz&#225;lez-Castellano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mar&#237;-Mena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Segelbacher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonz&#225;lez-L&#243;pez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01536-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273563v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Khan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Joshi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Espeland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Huemer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17194" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555250v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02968-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Rekelj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Predovnik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/nl.45.81674" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Zakharov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08894-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154926" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700534v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01453-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03409926v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuankun Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan St Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Earl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camiel Doorenweerd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J Nieukerken" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12490" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171376v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ledet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83631-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles J. Godfray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.626752" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Souchu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.710854" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118811" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Cai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Yang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunying Wu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119173" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622748v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari-Mena" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Naveira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vila" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12322" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627470v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.835.33166" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318844v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43213-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430435v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00495" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rasmussen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wieser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2018-0065" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Akulow" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Ponomarenko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4652.1.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613945v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delabye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayendi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrianne Andeime-Eyene" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2018-0063" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/ibol.v9i1.5726" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622503v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Skvortsova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Petko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Ponomarenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995425518060033" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140538v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cory" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10070366" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Kobayashi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Hirowatari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.736.20739" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Johns" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kawakita" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.773.21690" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218374v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.175.05.FR.09-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318834v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihisa Hamatani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Amano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209485" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606533v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bankhead Dronnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603813v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir M. Petko" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0013873817020051" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Brito" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislene L. Goncalves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor O. Becker" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf H. H. Mielke" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4341.3.1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606337v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong-Kyu Byun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171104" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606628v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito Y. Kawahara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plotkin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Houlihan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12210" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637914v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mutanen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.579.7166" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.586.8375" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632543v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0708-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami M. Kivel&#228;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. Vos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeevan Ratnasingham" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw044" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634635v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Deutsch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.473.8543" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601221v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnouin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delnatte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4078" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639635v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Tavares" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-014-9622-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310871v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gutzwiller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1580" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318295v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Cheon Sohn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R. Davis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.494.8748" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630970v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Lees" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12178" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JQZ3BVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638940v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gebiola" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giulia Nappo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Bernardo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0542-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638395v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo R. S. Zanette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. L. Miller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana M. A. Faria" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F.G. Bourke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12109" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CFBBBB7821E95E9838B8BF6DD7A7D47027918E30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645783v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k La&#353;t&#367;vka" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; La&#353;tuvka" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645832v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057192" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chanselme" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Braud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Breton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649466v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Breman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lees" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Houdt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate de Prins" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652663v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Segar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Cook" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.05.030" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXGMX0Q3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190259v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Lopez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tomov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2011.00220.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650797v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina R&#248;nsted" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanumas Chantarasuwan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Siang Chou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy L. Clement" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys068" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652762v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito Kawahara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Regier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mitter" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-182" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643947v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Langmaid" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Sattler" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651670v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Walter Lack" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/100098" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667952v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Millar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcelfresh" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Romero" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;-Mena Neus" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9831-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660401v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen-Horn Yen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-9905-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLGDPW28-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655938v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Rougerie, R." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Smith, A." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fernandez-Triana, J." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ratnasingham, S." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04918.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668740v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Timms" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-008-9318-y" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1NB7N53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663578v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari Mena" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04290.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HCDR5W3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668114v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01084.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP9L8ZXK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656834v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Wikstr&#246;m" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M. Kjer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Weiblen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.05.028" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K035TQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661007v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondas Moz&#363;raitis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2281.1.4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658897v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Raine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Koning" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Brown" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pereboom" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01706.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658209v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sims" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654502v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661219v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jordan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido:2006070" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00892247v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M. Brown" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Lucas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Jordan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657790v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Labandeira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Godfray" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goodman" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01070.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677625v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart West" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Hansson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cook" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.00900.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236357v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ryrholm" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Larsson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236342v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186507v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Moliard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236301v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236310v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Lees" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Minet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236323v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seisuke Kimura" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Sakamoto" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236314v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236326v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheidegger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heisserer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236374v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Zakharov" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236382v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236365v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186404v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186469v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236387v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236377v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Veillat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186438v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655983v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbedi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655992v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655944v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080391v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656009v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655945v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655936v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rasplus" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655920v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609829v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655926v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Akulov" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Babichev" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655922v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655943v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787977v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655937v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655933v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Yu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655939v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Ponomarenko" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655941v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655942v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734096v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609830v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609828v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655930v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655919v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Hembry" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655916v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnouin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655842v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Min Lee" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hausmann" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D.N. Hebert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655840v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656003v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655905v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fisher" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas-Douwe B. Dijkstra" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bergsten" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655839v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655913v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655903v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Menken" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655906v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655904v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655910v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoui Ahamadi Allaoui" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108696v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ntie" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelie Arlette Apinda-Legnouo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dewaard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655911v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655908v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604900v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokrala" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajibabaei" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656001v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655787v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Akulov" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604899v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655789v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655999v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655786v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Pustoshinskaya" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Babichev" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603623v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655784v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tribetri" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602960v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokralla" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gibson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743183v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hajibabaei" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokralla" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Gibson" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2015-0087" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743562v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cory" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795732v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798213v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deca&#235;ns Thibaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Gall" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795737v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793441v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740096v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798059v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801284v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokrala" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808562v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598973v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805179v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808538v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouteleux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811181v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Scholtz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803503v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749869v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mar&#237;- Mena" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804116v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H Lack" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez-Lopez" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804305v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816673v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Lakatos" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756131v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bacher" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cock" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823292v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756125v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gilbert" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823984v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756115v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824704v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236256v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lambert-Auger" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236239v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Hernan Mu&#241;oz-Sanchez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236278v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zilli" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Guillonton" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236268v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dessart-Pardon" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Howard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cartron" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Cad&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236368v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655984v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655990v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655935v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655918v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655838v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Antonio" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baena" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655783v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603464v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598974v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744907v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809471v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazari Vazrick" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Dewaard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mapress.com/zootaxa/list/2013/3749%281%29.html" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3749.1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823399v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabitsch" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensoft.net/journals/biorisk/issue/4/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598330v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53226-0_17" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800322v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799782v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassel-Lundhagen" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9340-7_4#page-1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_4" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817214v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Glavendekic" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Paiva" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensoft.net/journals/biorisk/issue/4" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.66" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928771v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928743v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821657v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824288v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agassiz" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy de Prins" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.50" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822735v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Delivering Alien Invasive Species Inventories For Europe" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815144v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821668v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nentwig" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824036v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Biodiversity Heritage Library" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Field Museum" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>