--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -106,131 +106,131 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altermagnetism from interaction-driven itinerant magnetism</w:t>
+                <w:t xml:space="preserve">Revealing spinons by proximity effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Giuli</w:t>
+                <w:t xml:space="preserve">Antonio Maria Tagliente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Capone</w:t>
+                <w:t xml:space="preserve">Michele Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (2), pp.L020401. </w:t>
+              <w:t xml:space="preserve">, 2025, 111 (12), pp.125110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.L020401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.125110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942709v1</w:t>
+                <w:t xml:space="preserve">hal-05042718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bath parameterization in multi-band cluster Dynamical Mean-Field Theory</w:t>
               </w:r>
@@ -242,1056 +242,1056 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Florez-Ablan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Capone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112, pp.085153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/lnhv-kvy4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing spinons by proximity effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Maria Tagliente</w:t>
+                <w:t xml:space="preserve">Altermagnetism from interaction-driven itinerant magnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Giuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michele Fabrizio</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Capone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (12), pp.125110. </w:t>
+              <w:t xml:space="preserve">, 2025, 111 (2), pp.L020401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.125110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.L020401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042718v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum embedding for molecules using auxiliary particles – the ghost Gutzwiller Ansatz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasilocal entanglement across the Mott-Hubbard transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Bellomia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Capone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Amaricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4FD00053F⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (11), pp.115104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.115104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942703v1</w:t>
+                <w:t xml:space="preserve">hal-04942701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasilocal entanglement across the Mott-Hubbard transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum embedding for molecules using auxiliary particles – the ghost Gutzwiller Ansatz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adriano Amaricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (11), pp.115104. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 254, pp.653-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.115104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4FD00053F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942701v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel, distributed memory implementation of the adaptive sampling configuration interaction method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient computational screening of strongly correlated materials: Multiorbital phenomenology within the ghost Gutzwiller approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wibe A de Jong</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0148650⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (23), pp.235150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.235150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942692v1</w:t>
+                <w:t xml:space="preserve">hal-04942698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computational screening of strongly correlated materials: Multiorbital phenomenology within the ghost Gutzwiller approximation</w:t>
+                <w:t xml:space="preserve">Quantum eigenvector continuation for chemistry applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michele Fabrizio</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander F Kemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.235150⟩</w:t>
+              <w:t xml:space="preserve">Electronic Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.045007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2516-1075/ad018f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942698v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum eigenvector continuation for chemistry applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A parallel, distributed memory implementation of the adaptive sampling configuration interaction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David B Williams-Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norm M Tubman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander F Kemper</w:t>
+                <w:t xml:space="preserve">Wibe A de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (4), pp.045007. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2516-1075/ad018f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0148650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942695v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Geometry, Spin, and Orbital Optimization in Achieving Accurate, Correlated Results for Iron–Sulfur Cubanes</w:t>
+                <w:t xml:space="preserve">Self-consistency in G W Γ formalism leading to quasiparticle-quasiparticle couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demeter Tzeli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vojtěch Vlček</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00830⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (16), pp.165129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.165129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942680v1</w:t>
+                <w:t xml:space="preserve">hal-04942687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistency in G W Γ formalism leading to quasiparticle-quasiparticle couplings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Evolution for Ultracompact Hamiltonian Eigenstates on Quantum Hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Klymko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtěch Vlček</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Filip Wudarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Urbanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.165129⟩</w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.020323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.3.020323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942687v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Evolution for Ultracompact Hamiltonian Eigenstates on Quantum Hardware</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effect of Geometry, Spin, and Orbital Optimization in Achieving Accurate, Correlated Results for Iron–Sulfur Cubanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen J Cotton</w:t>
+                <w:t xml:space="preserve">Demeter Tzeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Wudarski</w:t>
+                <w:t xml:space="preserve">David Williams-Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norm M Tubman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Urbanek</w:t>
+                <w:t xml:space="preserve">Mikuláš Matoušek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (2), pp.020323. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (2), pp.687-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.3.020323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942464v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of adiabatic quantum computing for molecular ground states</w:t>
               </w:r>
@@ -1303,64 +1303,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kremenetski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norm M Tubman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 155 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1433,51 +1433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guorong Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Romanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Birgitta Whaley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1675,51 +1675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Mean-Field Theory Simulations with the Adaptive Sampling Configuration Interaction Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norm M Tubman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Birgitta Whaley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1758,51 +1758,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1811,51 +1811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghost Embedding Bridging Chemistry and One-Body Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1867,511 +1867,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantum computing approach to efficiently simulating correlated materials using impurity models and dynamical mean field theory</w:t>
+                <w:t xml:space="preserve">Characterization of Exciton-exciton entanglement and correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Hogan</w:t>
+                <w:t xml:space="preserve">Fangzhou Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efekan Kökcü</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Angel Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Vlček</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233158v1</w:t>
+                <w:t xml:space="preserve">hal-05558132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiparticle band picture bridging topology and strong correlations across energy scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quantum computing approach to efficiently simulating correlated materials using impurity models and dynamical mean field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Hogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efekan Kökcü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Pasqua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Bellomia</w:t>
+                <w:t xml:space="preserve">Thomas Steckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartomeu Monserrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michele Fabrizio</w:t>
+                <w:t xml:space="preserve">Liam Doak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05186003v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of separated dynamics of charge and spin in the Fermi-Hubbard model</w:t>
+                <w:t xml:space="preserve">Quasiparticle band picture bridging topology and strong correlations across energy scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Arute</w:t>
+                <w:t xml:space="preserve">Ivan Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maria Tagliente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Bellomia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunal Arya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joseph C. Bardin</w:t>
+                <w:t xml:space="preserve">Bartomeu Monserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942440v1</w:t>
+                <w:t xml:space="preserve">hal-05186003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Observation of separated dynamics of charge and spin in the Fermi-Hubbard model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Arute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Arya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Babbush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph C. Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Postponing the orthogonality catastrophe: efficient state preparation for electronic structure simulations on quantum devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norm M. Tubman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey M. Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diptarka Hait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2518,51 +2619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giuli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejuto-Zaera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L020401" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185985v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Florez-Ablan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lnhv-kvy4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042718v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maria Tagliente" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fabrizio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.125110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00053F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bellomia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Amaricci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.115104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Williams-Young" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm M Tubman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wibe A de Jong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.235150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F Kemper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad018f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demeter Tzeli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams-Young" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikul&#225;&#353; Matou&#353;ek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00830" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Vl&#269;ek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Klymko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Cotton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wudarski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Urbanek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.020323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kremenetski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060124" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Weng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Romanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Birgitta Whaley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Zepeda-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lindsey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Tubman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Whaley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.035143" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Birgitta Whaley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.125165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Hogan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efekan K&#246;kc&#252;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steckmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Doak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pasqua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartomeu Monserrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arute" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Arya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Babbush" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bacon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Bardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm M. Tubman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Epstein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptarka Hait" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Levine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maria Tagliente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejuto-Zaera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fabrizio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.125110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185985v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Florez-Ablan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lnhv-kvy4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942709v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giuli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L020401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bellomia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Amaricci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.115104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00053F" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.235150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F Kemper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad018f" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Williams-Young" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm M Tubman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wibe A de Jong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148650" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Vl&#269;ek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Klymko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Cotton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wudarski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Urbanek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.020323" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demeter Tzeli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams-Young" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikul&#225;&#353; Matou&#353;ek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00830" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kremenetski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060124" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Weng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Romanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Birgitta Whaley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Zepeda-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lindsey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Tubman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Whaley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.035143" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Birgitta Whaley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.125165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangzhou Zhao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Hogan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efekan K&#246;kc&#252;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steckmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Doak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186003v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pasqua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartomeu Monserrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arute" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Arya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Babbush" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bacon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Bardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm M. Tubman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Epstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptarka Hait" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Levine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>