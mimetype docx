--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -72,2407 +72,2423 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing spinons by proximity effect</w:t>
+                <w:t xml:space="preserve">Band-structure picture for topology in strongly correlated systems with the ghost Gutzwiller ansatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ivan Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antonio Maria Tagliente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabriele Bellomia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartomeu Monserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michele Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (12), pp.125110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.125110⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 113, pp.155133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/dw49-y9vl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042718v1</w:t>
+                <w:t xml:space="preserve">hal-05186003v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bath parameterization in multi-band cluster Dynamical Mean-Field Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Florez-Ablan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Capone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112, pp.085153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/lnhv-kvy4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altermagnetism from interaction-driven itinerant magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Giuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Capone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111 (2), pp.L020401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.L020401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasilocal entanglement across the Mott-Hubbard transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing spinons by proximity effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonio Maria Tagliente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adriano Amaricci</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 109 (11), pp.115104. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 111 (12), pp.125110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.125110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.115104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04942701v1</w:t>
+                <w:t xml:space="preserve">hal-05042718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum embedding for molecules using auxiliary particles – the ghost Gutzwiller Ansatz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quasilocal entanglement across the Mott-Hubbard transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Bellomia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Capone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Amaricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (11), pp.115104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.115104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4FD00053F⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04942703v1</w:t>
+                <w:t xml:space="preserve">hal-04942701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computational screening of strongly correlated materials: Multiorbital phenomenology within the ghost Gutzwiller approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantum embedding for molecules using auxiliary particles – the ghost Gutzwiller Ansatz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.235150⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 254, pp.653-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4FD00053F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942698v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum eigenvector continuation for chemistry applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A parallel, distributed memory implementation of the adaptive sampling configuration interaction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David B Williams-Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norm M Tubman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander F Kemper</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wibe A de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0148650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2516-1075/ad018f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04942695v1</w:t>
+                <w:t xml:space="preserve">hal-04942692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel, distributed memory implementation of the adaptive sampling configuration interaction method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Efficient computational screening of strongly correlated materials: Multiorbital phenomenology within the ghost Gutzwiller approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wibe A de Jong</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (23), pp.235150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.235150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0148650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04942692v1</w:t>
+                <w:t xml:space="preserve">hal-04942698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistency in G W Γ formalism leading to quasiparticle-quasiparticle couplings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantum eigenvector continuation for chemistry applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vojtěch Vlček</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander F Kemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.165129⟩</w:t>
+              <w:t xml:space="preserve">Electronic Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.045007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2516-1075/ad018f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942687v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Evolution for Ultracompact Hamiltonian Eigenstates on Quantum Hardware</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Self-consistency in G W Γ formalism leading to quasiparticle-quasiparticle couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen J Cotton</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vojtěch Vlček</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.3.020323⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (16), pp.165129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.165129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942464v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Geometry, Spin, and Orbital Optimization in Achieving Accurate, Correlated Results for Iron–Sulfur Cubanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Real-Time Evolution for Ultracompact Hamiltonian Eigenstates on Quantum Hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Klymko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demeter Tzeli</w:t>
+                <w:t xml:space="preserve">Filip Wudarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Williams-Young</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikuláš Matoušek</w:t>
+                <w:t xml:space="preserve">Miroslav Urbanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00830⟩</w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.020323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.3.020323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942680v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of adiabatic quantum computing for molecular ground states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Geometry, Spin, and Orbital Optimization in Achieving Accurate, Correlated Results for Iron–Sulfur Cubanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demeter Tzeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Kremenetski</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">David Williams-Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norm M Tubman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikuláš Matoušek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0060124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (2), pp.687-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942478v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are multi-quasiparticle interactions important in molecular ionization?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simulation of adiabatic quantum computing for molecular ground states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kremenetski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norm M Tubman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 154 (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0044060⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 155 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0060124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942390v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient hybridization fitting for dynamical mean-field theory via semi-definite relaxation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Are multi-quasiparticle interactions important in molecular ionization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guorong Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Zepeda-Núñez</w:t>
+                <w:t xml:space="preserve">Mariya Romanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Lindsey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Birgitta Whaley</w:t>
+                <w:t xml:space="preserve">K. Birgitta Whaley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.035143⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0044060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942370v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Mean-Field Theory Simulations with the Adaptive Sampling Configuration Interaction Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Efficient hybridization fitting for dynamical mean-field theory via semi-definite relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Norm M Tubman</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Zepeda-Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lindsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Birgitta Whaley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Norm Tubman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Whaley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (3), pp.035143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.035143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical Mean-Field Theory Simulations with the Adaptive Sampling Configuration Interaction Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norm M Tubman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Birgitta Whaley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100, pp.125165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.125165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghost Embedding Bridging Chemistry and One-Body Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Exciton-exciton entanglement and correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangzhou Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Vlček</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantum computing approach to efficiently simulating correlated materials using impurity models and dynamical mean field theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efekan Kökcü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Steckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Doak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiparticle band picture bridging topology and strong correlations across energy scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michele Fabrizio</w:t>
+                <w:t xml:space="preserve">Observation of separated dynamics of charge and spin in the Fermi-Hubbard model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Arute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Arya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Babbush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph C. Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186003v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of separated dynamics of charge and spin in the Fermi-Hubbard model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph C. Bardin</w:t>
+                <w:t xml:space="preserve">Postponing the orthogonality catastrophe: efficient state preparation for electronic structure simulations on quantum devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norm M. Tubman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey M. Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diptarka Hait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2619,51 +2635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maria Tagliente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejuto-Zaera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fabrizio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.125110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185985v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Florez-Ablan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lnhv-kvy4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942709v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giuli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L020401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bellomia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Amaricci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.115104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00053F" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.235150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F Kemper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad018f" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Williams-Young" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm M Tubman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wibe A de Jong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148650" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Vl&#269;ek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Klymko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Cotton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wudarski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Urbanek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.020323" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demeter Tzeli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams-Young" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikul&#225;&#353; Matou&#353;ek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00830" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kremenetski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060124" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Weng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Romanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Birgitta Whaley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Zepeda-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lindsey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Tubman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Whaley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.035143" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Birgitta Whaley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.125165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangzhou Zhao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Hogan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efekan K&#246;kc&#252;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steckmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Doak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186003v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pasqua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartomeu Monserrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arute" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Arya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Babbush" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bacon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Bardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm M. Tubman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Epstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptarka Hait" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Levine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186003v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pasqua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maria Tagliente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bellomia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartomeu Monserrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fabrizio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dw49-y9vl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Florez-Ablan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejuto-Zaera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lnhv-kvy4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942709v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giuli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L020401" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042718v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.125110" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Amaricci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.115104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00053F" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Williams-Young" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm M Tubman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wibe A de Jong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.235150" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F Kemper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad018f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Vl&#269;ek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Klymko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Cotton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wudarski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Urbanek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.020323" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demeter Tzeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams-Young" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikul&#225;&#353; Matou&#353;ek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kremenetski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060124" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Weng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Romanova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Birgitta Whaley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044060" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Zepeda-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lindsey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Tubman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Whaley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.035143" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Birgitta Whaley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.125165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangzhou Zhao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Hogan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efekan K&#246;kc&#252;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steckmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Doak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arute" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Arya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Babbush" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bacon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Bardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942349v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm M. Tubman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Epstein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptarka Hait" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Levine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>