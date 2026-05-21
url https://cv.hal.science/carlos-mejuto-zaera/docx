--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -240,395 +240,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186003v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bath parameterization in multi-band cluster Dynamical Mean-Field Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing spinons by proximity effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maria Tagliente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Florez-Ablan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Massimo Capone</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112, pp.085153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/lnhv-kvy4⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111 (12), pp.125110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.125110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185985v1</w:t>
+                <w:t xml:space="preserve">hal-05042718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altermagnetism from interaction-driven itinerant magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Giuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Capone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111 (2), pp.L020401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.L020401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing spinons by proximity effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bath parameterization in multi-band cluster Dynamical Mean-Field Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Florez-Ablan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michele Fabrizio</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Capone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (12), pp.125110. </w:t>
+              <w:t xml:space="preserve">, 2025, 112, pp.085153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.125110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/lnhv-kvy4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042718v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasilocal entanglement across the Mott-Hubbard transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Bellomia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Capone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Amaricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -675,51 +675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum embedding for molecules using auxiliary particles – the ghost Gutzwiller Ansatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 254, pp.653-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -747,356 +747,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel, distributed memory implementation of the adaptive sampling configuration interaction method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficient computational screening of strongly correlated materials: Multiorbital phenomenology within the ghost Gutzwiller approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wibe A de Jong</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0148650⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (23), pp.235150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.235150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942692v1</w:t>
+                <w:t xml:space="preserve">hal-04942698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computational screening of strongly correlated materials: Multiorbital phenomenology within the ghost Gutzwiller approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quantum eigenvector continuation for chemistry applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michele Fabrizio</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander F Kemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.235150⟩</w:t>
+              <w:t xml:space="preserve">Electronic Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.045007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2516-1075/ad018f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942698v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum eigenvector continuation for chemistry applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A parallel, distributed memory implementation of the adaptive sampling configuration interaction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David B Williams-Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norm M Tubman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander F Kemper</w:t>
+                <w:t xml:space="preserve">Wibe A de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (4), pp.045007. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2516-1075/ad018f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0148650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942695v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-consistency in G W Γ formalism leading to quasiparticle-quasiparticle couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Vlček</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1156,51 +1156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Evolution for Ultracompact Hamiltonian Eigenstates on Quantum Hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Klymko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1277,90 +1277,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Geometry, Spin, and Orbital Optimization in Achieving Accurate, Correlated Results for Iron–Sulfur Cubanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demeter Tzeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Williams-Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norm M Tubman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikuláš Matoušek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1424,77 +1424,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of adiabatic quantum computing for molecular ground states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kremenetski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norm M Tubman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 155 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1528,51 +1528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are multi-quasiparticle interactions important in molecular ionization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guorong Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1662,51 +1662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient hybridization fitting for dynamical mean-field theory via semi-definite relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Zepeda-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1796,64 +1796,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Mean-Field Theory Simulations with the Adaptive Sampling Configuration Interaction Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norm M Tubman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Birgitta Whaley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1932,51 +1932,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghost Embedding Bridging Chemistry and One-Body Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Fabrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2020,51 +2020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Exciton-exciton entanglement and correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangzhou Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,51 +2160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Steckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Doak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2361,51 +2361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postponing the orthogonality catastrophe: efficient state preparation for electronic structure simulations on quantum devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norm M. Tubman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejuto-Zaera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey M. Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2635,51 +2635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186003v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pasqua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maria Tagliente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bellomia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartomeu Monserrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fabrizio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dw49-y9vl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Florez-Ablan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejuto-Zaera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lnhv-kvy4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942709v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giuli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L020401" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042718v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.125110" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Amaricci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.115104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00053F" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Williams-Young" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm M Tubman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wibe A de Jong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.235150" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F Kemper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad018f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Vl&#269;ek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Klymko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Cotton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wudarski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Urbanek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.020323" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demeter Tzeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams-Young" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikul&#225;&#353; Matou&#353;ek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kremenetski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060124" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Weng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Romanova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Birgitta Whaley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044060" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Zepeda-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lindsey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Tubman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Whaley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.035143" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Birgitta Whaley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.125165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangzhou Zhao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Hogan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efekan K&#246;kc&#252;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steckmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Doak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arute" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Arya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Babbush" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bacon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Bardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942349v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm M. Tubman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Epstein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptarka Hait" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Levine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186003v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pasqua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maria Tagliente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bellomia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartomeu Monserrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fabrizio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dw49-y9vl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejuto-Zaera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.125110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giuli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L020401" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Florez-Ablan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lnhv-kvy4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Amaricci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.115104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00053F" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942698v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.235150" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F Kemper" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad018f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942692v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Williams-Young" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm M Tubman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wibe A de Jong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148650" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Vl&#269;ek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Klymko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Cotton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wudarski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Urbanek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.020323" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demeter Tzeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams-Young" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikul&#225;&#353; Matou&#353;ek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kremenetski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060124" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Weng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Romanova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Birgitta Whaley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044060" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Zepeda-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lindsey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm Tubman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Whaley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.035143" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Birgitta Whaley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.125165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangzhou Zhao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rubio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Hogan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efekan K&#246;kc&#252;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steckmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Doak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arute" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Arya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Babbush" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bacon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph C. Bardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942349v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm M. Tubman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Epstein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptarka Hait" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Levine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>