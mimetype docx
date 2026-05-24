--- v0 (2026-03-15)
+++ v1 (2026-05-24)
@@ -273,51 +273,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Quenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Coopération internationale entre l'Europe et les Amériques : enjeux socio-politiques et nouveaux défis globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, université de bordeaux, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Université de bordeaux, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -502,177 +502,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux du développement en Amérique latine</w:t>
+                <w:t xml:space="preserve">Los desafíos del desarrollo en América Latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Quenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agence Française de Développement (AFD) ; Institut des Amériques (IdA), pp.391, 2011</w:t>
+              <w:t xml:space="preserve">Agence Française de Développement (AFD) ; Institut des Amériques (IdA), pp.395, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00672225v1</w:t>
+                <w:t xml:space="preserve">halshs-00672229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los desafíos del desarrollo en América Latina</w:t>
+                <w:t xml:space="preserve">Les enjeux du développement en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Quenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agence Française de Développement (AFD) ; Institut des Amériques (IdA), pp.395, 2011</w:t>
+              <w:t xml:space="preserve">Agence Française de Développement (AFD) ; Institut des Amériques (IdA), pp.391, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00672229v1</w:t>
+                <w:t xml:space="preserve">halshs-00672225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaciones Unión Europea – América Latina. De Viena a Lima, perspectivas y desafíos (Co-auteur avec C. Ghymers et A. Romero)</w:t>
               </w:r>
@@ -1084,465 +1084,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00672396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integración financiera y cooperación macroeconómica en América Latina</w:t>
+                <w:t xml:space="preserve">Argentina. Dos desafíos cruciales: tensiones del régimen monetario y fragilidades de la inserción comercial externa (en collaboration avec L. Miotti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Quenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Banco Central de Venezuela. </w:t>
+              <w:t xml:space="preserve">Robert Boyer et Julio Neffa (Ed.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banca central e integración financiera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BCV, Caracas, pp.95-113, 2007</w:t>
+              <w:t xml:space="preserve">Salida de crisis y estrategias alternativas de desarrollo. La experiencia argentina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBA/Piette-Ceil, Niño y Dávila, pp.185-204, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00173904v1</w:t>
+                <w:t xml:space="preserve">halshs-00173899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the debate on full dollarization to de-dollarisation proposals in Latin America (en collaboration avec E. Torija Zane)</w:t>
+                <w:t xml:space="preserve">El euro, el dólar y América Latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Quenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michele Rioux (Ed.). </w:t>
+              <w:t xml:space="preserve">Philippe De Lombaerde, Shigeru Kochi, José Briceño Ruiz (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building the Americas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.81-102, 2007</w:t>
+              <w:t xml:space="preserve">Nuevas dimensiones y estrategias de integración en el continente americano. Del regionalismo latinoamericano a la integración interregional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondo de Cultura Económica, México, pp.121-144, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00173902v1</w:t>
+                <w:t xml:space="preserve">halshs-00173903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El euro, el dólar y América Latina</w:t>
+                <w:t xml:space="preserve">From the debate on full dollarization to de-dollarisation proposals in Latin America (en collaboration avec E. Torija Zane)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Quenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe De Lombaerde, Shigeru Kochi, José Briceño Ruiz (Ed.). </w:t>
+              <w:t xml:space="preserve">Michele Rioux (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevas dimensiones y estrategias de integración en el continente americano. Del regionalismo latinoamericano a la integración interregional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondo de Cultura Económica, México, pp.121-144, 2007</w:t>
+              <w:t xml:space="preserve">Building the Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.81-102, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00173903v1</w:t>
+                <w:t xml:space="preserve">halshs-00173902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argentina. Dos desafíos cruciales: tensiones del régimen monetario y fragilidades de la inserción comercial externa (en collaboration avec L. Miotti)</w:t>
+                <w:t xml:space="preserve">Integración financiera y cooperación macroeconómica en América Latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Quenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Robert Boyer et Julio Neffa (Ed.),. </w:t>
+              <w:t xml:space="preserve">Banco Central de Venezuela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salida de crisis y estrategias alternativas de desarrollo. La experiencia argentina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UBA/Piette-Ceil, Niño y Dávila, pp.185-204, 2007</w:t>
+              <w:t xml:space="preserve">Banca central e integración financiera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BCV, Caracas, pp.95-113, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00173899v1</w:t>
+                <w:t xml:space="preserve">halshs-00173904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las relaciones Unión Europea-América Latina ¿Integran el enfoque francés? (en collaboration avec C. Alemany)</w:t>
+                <w:t xml:space="preserve">La vulnérabilité financière du Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Quenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christian Freres et José Antonio Sanahuja (Coord). </w:t>
+              <w:t xml:space="preserve">J.F Deluchey et S. Monclaire (cooordinateurs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">América latina y la Unión Europea. Estrategias para una asociación necesaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Icaria, ICEI, Madrid, pp.273-283, 2006</w:t>
+              <w:t xml:space="preserve">Gouverner l'intégration : politique nationale et internationale du Brésil de Lula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'IHEAL, Paris, pp.51-68, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00173905v1</w:t>
+                <w:t xml:space="preserve">halshs-00173908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité financière du Brésil</w:t>
+                <w:t xml:space="preserve">Las relaciones Unión Europea-América Latina ¿Integran el enfoque francés? (en collaboration avec C. Alemany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Quenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J.F Deluchey et S. Monclaire (cooordinateurs). </w:t>
+              <w:t xml:space="preserve">Christian Freres et José Antonio Sanahuja (Coord). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouverner l'intégration : politique nationale et internationale du Brésil de Lula</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'IHEAL, Paris, pp.51-68, 2006</w:t>
+              <w:t xml:space="preserve">América latina y la Unión Europea. Estrategias para una asociación necesaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Icaria, ICEI, Madrid, pp.273-283, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00173908v1</w:t>
+                <w:t xml:space="preserve">halshs-00173905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie brésilienne avant les élections</w:t>
               </w:r>
@@ -1883,100 +1883,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00173911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis du président Lula (en collaboration avec J-F. Deluchey)</w:t>
+                <w:t xml:space="preserve">International Specialization and Trade regimes in Argentina: 1960-99 (en collaboration avec L. Miotti and C. Winograd)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Quenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J-M. Blanquer (Sous la direction de). </w:t>
+              <w:t xml:space="preserve">P. Bour, D. Heymann, F. Navajas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation Française, Paris, pp.40-58, 2004</w:t>
+              <w:t xml:space="preserve">Latin American Economic Crises – Trade and Labour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, New York, pp.125-148, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00173913v1</w:t>
+                <w:t xml:space="preserve">halshs-00173912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La situation macroéconomique du Brasil 2003-2004 (en collaboration avec D. Panigo)</w:t>
               </w:r>
@@ -2029,100 +2029,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00173914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Specialization and Trade regimes in Argentina: 1960-99 (en collaboration avec L. Miotti and C. Winograd)</w:t>
+                <w:t xml:space="preserve">Les défis du président Lula (en collaboration avec J-F. Deluchey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Quenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Bour, D. Heymann, F. Navajas. </w:t>
+              <w:t xml:space="preserve">J-M. Blanquer (Sous la direction de). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American Economic Crises – Trade and Labour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, New York, pp.125-148, 2004</w:t>
+              <w:t xml:space="preserve">Amérique latine 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation Française, Paris, pp.40-58, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00173912v1</w:t>
+                <w:t xml:space="preserve">halshs-00173913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El euro y su impacto en las relaciones económicas internacionales: implicaciones para América Latina</w:t>
               </w:r>
@@ -2457,96 +2457,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité financière externe de l'Amérique latine : quels enseignements peut-on tirer des crises récentes ?</w:t>
+                <w:t xml:space="preserve">Amérique latine : une croissance retrouvée...mais quelques signes d'essoufflement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Quenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement social n° 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.123-128</w:t>
+              <w:t xml:space="preserve">Problèmes économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N° 2899, pp.2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00173922v1</w:t>
+                <w:t xml:space="preserve">halshs-00173924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régionalisme en Amérique latine : concurrence et convergence de projets</w:t>
               </w:r>
@@ -2595,96 +2595,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00173921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amérique latine : une croissance retrouvée...mais quelques signes d'essoufflement</w:t>
+                <w:t xml:space="preserve">La vulnérabilité financière externe de l'Amérique latine : quels enseignements peut-on tirer des crises récentes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Quenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes économiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, N° 2899, pp.2-7</w:t>
+              <w:t xml:space="preserve">Changement social n° 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.123-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00173924v1</w:t>
+                <w:t xml:space="preserve">halshs-00173922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Communauté andine des nations : entre tentatives de relance et crises récurrentes</w:t>
               </w:r>
@@ -3175,51 +3175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B4CC4D8"/>
+    <w:nsid w:val="D9EFD46F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3406,51 +3406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-quenan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034867473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/53415222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000031514718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quenan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutdesameriques.fr/sites/ida/files/2023-04/Publication%202022%20%C3%89ducation%2C%20num%C3%A9rique%2C%20coh%C3%A9sion%20sociale%20et%20politiques%20publiques%20%20Regards%20crois%C3%A9s%20Europe-Am%C3%A9rique%20latine-Cara%C3%AFbes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04007106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.14690" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173919v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04007139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.15892" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Allou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173899v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173914v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinot de Villechenon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.605" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catenazzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Forni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Himelfarb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Longo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maurice" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-quenan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034867473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/53415222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000031514718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quenan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institutdesameriques.fr/sites/ida/files/2023-04/Publication%202022%20%C3%89ducation%2C%20num%C3%A9rique%2C%20coh%C3%A9sion%20sociale%20et%20politiques%20publiques%20%20Regards%20crois%C3%A9s%20Europe-Am%C3%A9rique%20latine-Cara%C3%AFbes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04007106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.14690" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672229v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173919v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04007139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.15892" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Allou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173914v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinot de Villechenon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.605" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173922v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catenazzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Forni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Himelfarb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Longo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maurice" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>