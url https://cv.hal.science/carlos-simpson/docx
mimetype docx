--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -516,252 +516,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rank 3 rigid representations of projective fundamental groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos T. Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compositio Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154 (7), pp.1534-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/S0010437X18007182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classification of categories with matrices of coefficient 2 and order n</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (7), pp.3079-3091. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00927872.2017.1404081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate categorical structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Aliouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...157 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos T. Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (44), pp.1522-1562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -799,51 +799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irreducibility of the moduli space of stable vector bundles of rank two and odd degree on a very general quintic surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mestrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos T. Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 293 (1), pp.121-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -877,51 +877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dual boundary complex of the $SL_2$ character variety of a punctured sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos T. Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, In honour of Vadim Schechtman’s 60th birthday, 25 (2-3), pp.317-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -955,51 +955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des matrices associées aux catégories finies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1249,51 +1249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminatural bundles of rank two, degree one and $c_2=10$ on a quintic surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mestrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos T. Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kyoto Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (1), pp.155-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2942,575 +2942,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the classification of rank two representations of quasiprojective fundamental groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Corlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130283v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulators of canonical extensions are torsion: the smooth divisor case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaya Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159418v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A weight two phenomenon for the moduli of rank one local systems on open varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Chern character of a parabolic bundle, and a parabolic Reznikov theorem in the case of finite order at infinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaya Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118656v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">On the classification of rank two representations of quasiprojective fundamental groups</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katz's middle convolution algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107120v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A relation between the parabolic Chern characters of the de Rham bundles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Corlette</w:t>
+                <w:t xml:space="preserve">Jaya Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021918v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Files for Gabriel-Zisman localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007</w:t>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A weight two phenomenon for the moduli of rank one local systems on open varieties</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explaining Gabriel-Zisman localization to the computer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007</w:t>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005549v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00005547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalized proof, computation, and the construction problem in algebraic geometry</w:t>
               </w:r>
@@ -4037,51 +4037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Haiden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Katzarkov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Simpson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-024-05138-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-024-2330-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X24410131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12044-022-00696-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ICCM.2019.v7.n1.a31" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Allouch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2017.1404081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335367v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Langer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos T. Simpson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X18007182" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Aliouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788692v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mestrano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2018.293.121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1496" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Noll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandit Pranav" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2276-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467238v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414445v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X11007045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Fussner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ghannoum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Jakl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01331629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Pandit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108854429.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473602v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-59939-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59939-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547446v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Loray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa-Hiko Saito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Donagi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pantev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806565v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01331631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eyssidieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011204v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118656v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Iyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130283v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Corlette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159418v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179373v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021918v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107120v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005547v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000842v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Haiden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Katzarkov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Simpson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-024-05138-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11425-024-2330-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X24410131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12044-022-00696-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ICCM.2019.v7.n1.a31" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Langer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos T. Simpson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X18007182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Allouch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2017.1404081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Aliouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788692v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mestrano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2018.293.121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1496" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Noll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandit Pranav" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-2276-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467238v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414445v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X11007045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Fussner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ghannoum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Jakl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01331629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Pandit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108854429.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473602v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-59939-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59939-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547446v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Loray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa-Hiko Saito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Donagi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pantev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806565v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01331631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eyssidieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011204v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130283v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Corlette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159418v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Iyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118656v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107120v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021918v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000842v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>