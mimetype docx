--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -3879,177 +3879,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of hydro-soluble microalgal proteins using mechanical and chemical treatments</w:t>
+                <w:t xml:space="preserve">Extraction of lipids and pigments of Chlorella vulgaris by supercritical carbon dioxide: influence of bead milling on extraction performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachar Zebib</w:t>
+                <w:t xml:space="preserve">Séverine Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Montero Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2013.11.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.1711-1718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-013-0212-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658748v1</w:t>
+                <w:t xml:space="preserve">hal-01891069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous extraction of proteins from microalgae: Effect of different cell disruption methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4058,250 +4058,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Violeta Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Zebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.61-65. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2013.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of lipids and pigments of Chlorella vulgaris by supercritical carbon dioxide: influence of bead milling on extraction performance</w:t>
+                <w:t xml:space="preserve">Release of hydro-soluble microalgal proteins using mechanical and chemical treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Enrique Badia</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Violeta Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Zebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (4), pp.1711-1718. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.55-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-013-0212-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2013.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891069v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-stage ultrafiltration process for separating multiple components of Tetraselmis suecica after cell disruption</w:t>
               </w:r>
@@ -4434,64 +4434,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology, composition, production, processing and applications of Chlorella vulgaris: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Zebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Pontalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5429,69 +5429,69 @@
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 338-39, pp.41-53</w:t>
+              <w:t xml:space="preserve">, 2010, 338-339, pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664864v1</w:t>
+                <w:t xml:space="preserve">hal-02088341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux polymères et développement durable</w:t>
               </w:r>
@@ -5554,69 +5554,69 @@
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 338-339, pp.41-53</w:t>
+              <w:t xml:space="preserve">, 2010, 338-39, pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088341v1</w:t>
+                <w:t xml:space="preserve">hal-02664864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer materials and sustainable development</w:t>
               </w:r>
@@ -5971,177 +5971,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graft polymerization of wood sawdust and peat with ethylene carbonate. A novel method for the preparation of supports with enhanced mechanical properties to be used in biofiltration of organic vapors</w:t>
+                <w:t xml:space="preserve">Vegetal bioproducts with antioxidant activity for prophylactic and therapeutic effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Hernandez-Melendez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
+                <w:t xml:space="preserve">Cornelia Nichita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Barzana</w:t>
+                <w:t xml:space="preserve">G. Caraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giurginca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martín Hernández-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.06.053⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (3), pp.313-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/143307509X440622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079732v1</w:t>
+                <w:t xml:space="preserve">hal-02066378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate determination of the degree of substitution of long chain cellulose esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6160,210 +6160,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Borredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (2), pp.289-297. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-008-9267-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetal bioproducts with antioxidant activity for prophylactic and therapeutic effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graft polymerization of wood sawdust and peat with ethylene carbonate. A novel method for the preparation of supports with enhanced mechanical properties to be used in biofiltration of organic vapors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Caraene</w:t>
+                <w:t xml:space="preserve">Oscar Hernandez-Melendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoleta Badea</w:t>
+                <w:t xml:space="preserve">Eduardo Barzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Giurginca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
+                <w:t xml:space="preserve">Martín Hernández-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13 (3), pp.313-315. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 (2), pp.737-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/143307509X440622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066378v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed acylation of Scots pine sawdust and impact on hydrophobicity</w:t>
               </w:r>
@@ -10885,51 +10885,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC58B374"/>
+    <w:nsid w:val="DB742242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11116,51 +11116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-vaca-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9078-5179" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079318487" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GRY-5514-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04869377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Perney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Humblot-Negri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca-Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Urrutigo&#239;ty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30010051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Beyaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vedrenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benaboura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2024.2445671" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Ileana Guzman Barrera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MOLECULES29204822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaor&#233; Yoh Toussaint-Douhor&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Soro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noufou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Koffi-Attioua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2023.105471" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Padoan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Montoneri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bordiglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Boero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ginepro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12020239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11010043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106627" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2020019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaor&#233; Yoh Toussaint Douhor&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Barth&#233;lemy Attioua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Aka Kabran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Claude Ahmont Kablan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104538" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddadine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2019.1567085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cecutti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Brossard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201901876" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Espadas-Aldana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2019.04.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bories" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gsc.2018.83016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Etxeberria" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1317-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Nistico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21767/2471-9889.100014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa&#239;e Kouadio Appiah Kouassi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao Kouassi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Nistic&#242;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.08.160" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Julio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1749" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Henry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Charton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alignan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luniov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.07.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Franzoso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F. Wassner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borr&#225;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo L. Ploschuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.09.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600335" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1642" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goncalves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feuardant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.03.089" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065878v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Negre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antonioli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Persico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41935" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063665v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jentzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rigal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vilarem" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.06.078" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658654v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Safi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.01.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zebib" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2013.11.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658680v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2013.12.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891069v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Montero Varela" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Badia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0212-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079755v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Z. Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin H. J. Yap" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. O. Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-014-0271-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064882v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.04.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pignolet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9883-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Waig Fang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satg&#233;-de Caro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pennarun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9886-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1281-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-011-9528-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-011-9530-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.343" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664864v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088341v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Halary" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560343v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Borredon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079732v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hernandez-Melendez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barzana" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Hern&#225;ndez-Luna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.06.053" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079617v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-008-9267-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066378v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Nichita" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caraene" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Badea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giurginca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/143307509X440622" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066700v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silham El Kasmi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480270903411074" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mazza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Andrei Catana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cecutti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-008-9257-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072202v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200800189" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067436v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-008-0765-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DEF3419CB405CC1889696C2F9B83ABF357ADC40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067406v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina &#350;tef&#259;noiu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200700181" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531D8C957B8023F7A36B1462C11511296DB9AC2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079592v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Stevens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Acker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2006.08.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072802v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sperone" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2007.04.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058611v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elizabeth Borredon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Glasser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-007-9123-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE679C41125EBFA9A22121D88E5999EC49A0B6F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081017v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Iftimie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400500385027" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051301v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Girardeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-005-9012-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F77DE13ACA4F982EA602C6BA1F2743AFBB587580/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080785v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200401079" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FVSQKQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080801v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-005-1066-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LWQ8RNHS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080770v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila E. Gradwell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Renneckar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Esker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heinze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gatenholm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.07.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670983v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacroux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088359v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079818v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco La Mantia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tzankova Dintcheva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morreale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1614" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNBS9M2R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080771v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prouteau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Peres-Lucchese" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nepveu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Renard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.11.083" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080334v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alberto Tejeda-Ricardez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866191" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080809v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Quesada" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-003-0690-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z9154VG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079769v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gozzelino" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.10378" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B10KMVKJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604763v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaset" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013133921626" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3K102VD8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467127v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079345v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Ayhllon-Meixueiro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9907485" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079794v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-8524(99)00034-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47LFW1TD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-998-0047-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/777BA4C8C4D2020ABB55D1B2DCBDB6AAD2DC97F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329084v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nicolas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caruel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812672v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814672v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809317v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Villette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sens" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819468v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dennis Black" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wightman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Cartier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Volpe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822840v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823161v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109935v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757814v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809428v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737326-00185" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47FCD2686A84245331F4C614979F97EBE14B76AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809628v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Stamatelatou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Turley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Laybourn" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org/shop/books/2011/9781849731355.asp" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849732734-00048" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35E3C6D795D00DB9B04DEDE5AB916E8164254A7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-vaca-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9078-5179" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079318487" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GRY-5514-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04869377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Perney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Humblot-Negri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca-Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Urrutigo&#239;ty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30010051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Beyaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vedrenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benaboura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2024.2445671" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Ileana Guzman Barrera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MOLECULES29204822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaor&#233; Yoh Toussaint-Douhor&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Soro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noufou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Koffi-Attioua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2023.105471" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Padoan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Montoneri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bordiglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Boero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ginepro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12020239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11010043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106627" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2020019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaor&#233; Yoh Toussaint Douhor&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Barth&#233;lemy Attioua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Aka Kabran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Claude Ahmont Kablan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104538" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddadine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2019.1567085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cecutti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Brossard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201901876" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Espadas-Aldana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2019.04.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bories" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gsc.2018.83016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Etxeberria" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1317-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Nistico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21767/2471-9889.100014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa&#239;e Kouadio Appiah Kouassi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao Kouassi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Nistic&#242;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.08.160" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Julio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1749" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Henry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Charton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alignan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luniov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.07.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Franzoso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F. Wassner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borr&#225;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo L. Ploschuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.09.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600335" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1642" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goncalves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feuardant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.03.089" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065878v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Negre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antonioli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Persico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41935" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063665v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jentzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rigal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vilarem" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.06.078" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658654v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Safi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.01.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Montero Varela" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Badia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0212-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zebib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2013.12.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658748v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2013.11.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079755v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Z. Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin H. J. Yap" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. O. Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-014-0271-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064882v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.04.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pignolet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9883-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Waig Fang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satg&#233;-de Caro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pennarun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9886-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1281-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-011-9528-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-011-9530-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.343" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088341v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664864v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Halary" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560343v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Borredon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Nichita" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caraene" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Badea" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giurginca" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/143307509X440622" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-008-9267-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079732v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hernandez-Melendez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barzana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Hern&#225;ndez-Luna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.06.053" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066700v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silham El Kasmi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480270903411074" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mazza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Andrei Catana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cecutti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-008-9257-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072202v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200800189" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067436v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-008-0765-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DEF3419CB405CC1889696C2F9B83ABF357ADC40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067406v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina &#350;tef&#259;noiu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200700181" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531D8C957B8023F7A36B1462C11511296DB9AC2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079592v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Stevens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Acker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2006.08.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072802v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sperone" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2007.04.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058611v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elizabeth Borredon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Glasser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-007-9123-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE679C41125EBFA9A22121D88E5999EC49A0B6F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081017v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Iftimie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400500385027" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051301v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Girardeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-005-9012-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F77DE13ACA4F982EA602C6BA1F2743AFBB587580/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080785v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200401079" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FVSQKQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080801v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-005-1066-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LWQ8RNHS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080770v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila E. Gradwell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Renneckar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Esker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heinze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gatenholm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.07.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670983v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacroux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088359v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079818v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco La Mantia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tzankova Dintcheva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morreale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1614" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNBS9M2R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080771v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prouteau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Peres-Lucchese" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nepveu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Renard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.11.083" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080334v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alberto Tejeda-Ricardez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866191" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080809v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Quesada" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-003-0690-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z9154VG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079769v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gozzelino" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.10378" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B10KMVKJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604763v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaset" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013133921626" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3K102VD8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467127v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079345v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Ayhllon-Meixueiro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9907485" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079794v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-8524(99)00034-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47LFW1TD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-998-0047-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/777BA4C8C4D2020ABB55D1B2DCBDB6AAD2DC97F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329084v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nicolas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caruel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812672v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814672v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809317v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Villette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sens" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819468v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dennis Black" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wightman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Cartier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Volpe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822840v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823161v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109935v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757814v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809428v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737326-00185" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47FCD2686A84245331F4C614979F97EBE14B76AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809628v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Stamatelatou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Turley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Laybourn" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org/shop/books/2011/9781849731355.asp" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849732734-00048" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35E3C6D795D00DB9B04DEDE5AB916E8164254A7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>