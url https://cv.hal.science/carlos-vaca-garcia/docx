--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -1431,295 +1431,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graft copolymerization of hydroxyethyl cellulose with solketal acrylate: Preparation and characterization for moisture absorption application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emeline Vedrenne</w:t>
+                <w:t xml:space="preserve">Green optimization of the first steps for the synthesis of a novel surfactant: Towards the elimination of CMR Solvents and the drastic reduction of the used solvent volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Haddadine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Benaboura</w:t>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cecutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1023666X.2019.1567085⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (29), pp.8621-8625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201901876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348714v1</w:t>
+                <w:t xml:space="preserve">hal-02618037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green optimization of the first steps for the synthesis of a novel surfactant: Towards the elimination of CMR Solvents and the drastic reduction of the used solvent volume</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Brossard</w:t>
+                <w:t xml:space="preserve">Graft copolymerization of hydroxyethyl cellulose with solketal acrylate: Preparation and characterization for moisture absorption application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Beyaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ella Moreau</w:t>
+                <w:t xml:space="preserve">Nabila Haddadine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benaboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (29), pp.8621-8625. </w:t>
+              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.245-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.201901876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1023666X.2019.1567085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618037v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and trends for Life Cycle Assessment of olive oil production</w:t>
               </w:r>
@@ -1829,805 +1829,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Process Using Ion Exchange Resins for the Coproduction of Ethyl and Butyl Acetates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LCA case study: comparison between independent and coproduction pathways for the production of ethyl and n-butyl acetates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nydia Ileana Guzman Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idoia Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green and Sustainable Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/gsc.2018.83016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.251-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-017-1317-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063789v1</w:t>
+                <w:t xml:space="preserve">hal-02063823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA case study: comparison between independent and coproduction pathways for the production of ethyl and n-butyl acetates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Process Using Ion Exchange Resins for the Coproduction of Ethyl and Butyl Acetates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nydia Ileana Guzman Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Idoia Etxeberria</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (2), pp.251-266. </w:t>
+              <w:t xml:space="preserve">Green and Sustainable Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.221-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-017-1317-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/gsc.2018.83016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063823v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermopressed binderless fiberboards from post-harvest tomato and maize plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-harvest tomato plants and urban food wastes for manufacturing plastic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Nisticò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto Nistico</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Vaca Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Montoneri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Vaca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21767/2471-9889.100014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.08.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622238v1</w:t>
+                <w:t xml:space="preserve">hal-01608488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des déchets d’agroressources par bioproduction d’acide citrique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Vaca Garcia</w:t>
+                <w:t xml:space="preserve">Synthesis of graft -copolymers from palm cellulose and solketal acrylate and their characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Beyaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Yao Kouassi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Ouest-Africaine de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622668v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-harvest tomato plants and urban food wastes for manufacturing plastic films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermopressed binderless fiberboards from post-harvest tomato and maize plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guadalupe Vaca Medina</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Nistico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Montoneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vaca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.08.160⟩</w:t>
+              <w:t xml:space="preserve">Trends in Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21767/2471-9889.100014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608488v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of graft -copolymers from palm cellulose and solketal acrylate and their characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorisation des déchets d’agroressources par bioproduction d’acide citrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rouilly</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Esaïe Kouadio Appiah Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vaca Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Yao Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Ouest-Africaine de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.36-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064822v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable design of biorefinery processes: existing practices and new methodology</w:t>
               </w:r>
@@ -2903,51 +2903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Franzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3128,90 +3128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extruded Poly(ethylene–co–vinyl alcohol) Composite Films Containing Biopolymers Isolated from Municipal Biowaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Nistico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Vaca Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Montoneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3481,291 +3481,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Films made from poly(vinyl alcohol-co-ethylene) and soluble biopolymers isolated from postharvest tomato plant</w:t>
+                <w:t xml:space="preserve">Response surface methodology to optimise Accelerated Solvent Extraction of steviol glycosides from Stevia rebaudiana Bertoni leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Negre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavia Franzoso</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Jentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Antonioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enzo Montoneri</w:t>
+                <w:t xml:space="preserve">Luc Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Persico</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Vilarem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 132 (18), </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166, pp.561-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.41935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.06.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065878v1</w:t>
+                <w:t xml:space="preserve">hal-02063665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response surface methodology to optimise Accelerated Solvent Extraction of steviol glycosides from Stevia rebaudiana Bertoni leaves</w:t>
+                <w:t xml:space="preserve">Films made from poly(vinyl alcohol-co-ethylene) and soluble biopolymers isolated from postharvest tomato plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Jentzer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
+                <w:t xml:space="preserve">Michele Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Franzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Rigal</w:t>
+                <w:t xml:space="preserve">Diego Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Montoneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Vilarem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paola Persico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 166, pp.561-567. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.06.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.41935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063665v1</w:t>
+                <w:t xml:space="preserve">hal-02065878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the effect of cell disruption methods on the diffusion of Chlorella vulgaris proteins and pigments in the aqueous phase</w:t>
               </w:r>
@@ -4013,295 +4013,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous extraction of proteins from microalgae: Effect of different cell disruption methods</w:t>
+                <w:t xml:space="preserve">Release of hydro-soluble microalgal proteins using mechanical and chemical treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Violeta Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Zebib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Othmane Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3, pp.61-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2013.12.004⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 3, pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2013.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658680v1</w:t>
+                <w:t xml:space="preserve">hal-01658748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of hydro-soluble microalgal proteins using mechanical and chemical treatments</w:t>
+                <w:t xml:space="preserve">Aqueous extraction of proteins from microalgae: Effect of different cell disruption methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Violeta Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Zebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3, pp.55-60. </w:t>
+              <w:t xml:space="preserve">, 2014, 3, pp.61-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2013.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2013.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658748v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-stage ultrafiltration process for separating multiple components of Tetraselmis suecica after cell disruption</w:t>
               </w:r>
@@ -4447,51 +4447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Zebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Pontalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4568,51 +4568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the protein quality of Porphyridium cruentum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4828,51 +4828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of microalgae cell wall characteristics on protein extractability and determination of nitrogen-to-protein conversion factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5346,63 +5346,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux polymères et développement durable</w:t>
+                <w:t xml:space="preserve">Polymer materials and sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Halary</w:t>
+                <w:t xml:space="preserve">Jean Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Avérous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5429,99 +5429,99 @@
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 338-339, pp.41-53</w:t>
+              <w:t xml:space="preserve">, 2010, 338-39, pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088341v1</w:t>
+                <w:t xml:space="preserve">hal-03114409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux polymères et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Avérous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5554,105 +5554,105 @@
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 338-39, pp.41-53</w:t>
+              <w:t xml:space="preserve">, 2010, 338-339, pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664864v1</w:t>
+                <w:t xml:space="preserve">hal-02088341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer materials and sustainable development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Halary</w:t>
+                <w:t xml:space="preserve">Matériaux polymères et développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Avérous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5691,57 +5691,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 338-39, pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114409v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux Polymères et Développement Durable</w:t>
               </w:r>
@@ -5852,51 +5852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer materials and sustainable development | Matériaux polymères et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Avérous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5971,516 +5971,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetal bioproducts with antioxidant activity for prophylactic and therapeutic effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed acylation of Scots pine sawdust and impact on hydrophobicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Borredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Nichita</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silham El Kasmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Innovations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/143307509X440622⟩</w:t>
+              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3-4), pp.154-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17480270903411074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066378v1</w:t>
+                <w:t xml:space="preserve">hal-02066700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate determination of the degree of substitution of long chain cellulose esters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
+                <w:t xml:space="preserve">Vegetal bioproducts with antioxidant activity for prophylactic and therapeutic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Nichita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giurginca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-008-9267-8⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (3), pp.313-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/143307509X440622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079617v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graft polymerization of wood sawdust and peat with ethylene carbonate. A novel method for the preparation of supports with enhanced mechanical properties to be used in biofiltration of organic vapors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate determination of the degree of substitution of long chain cellulose esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Borredon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.06.053⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (2), pp.289-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-008-9267-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079732v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed acylation of Scots pine sawdust and impact on hydrophobicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graft polymerization of wood sawdust and peat with ethylene carbonate. A novel method for the preparation of supports with enhanced mechanical properties to be used in biofiltration of organic vapors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Hernandez-Melendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Barzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silham El Kasmi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martín Hernández-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (3-4), pp.154-166. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 (2), pp.737-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17480270903411074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066700v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of water on the dissolution of cellulose in selected ionic liquids</w:t>
               </w:r>
@@ -7060,316 +7060,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the wood fibre filler on the internal recycling of poly(vinyl chloride)-based composites</w:t>
+                <w:t xml:space="preserve">Oxygen and water vapor permeability of fully substituted long chain cellulose esters (LCCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Augier</w:t>
+                <w:t xml:space="preserve">Julien Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Sperone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elisabeth Borredon</w:t>
+                <w:t xml:space="preserve">Marie-Elizabeth Borredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Glasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2007.04.010⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.367-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-007-9123-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072802v1</w:t>
+                <w:t xml:space="preserve">hal-02058611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and water vapor permeability of fully substituted long chain cellulose esters (LCCE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bras</w:t>
+                <w:t xml:space="preserve">Influence of the wood fibre filler on the internal recycling of poly(vinyl chloride)-based composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Sperone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Glasser</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Borredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-007-9123-2⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (7), pp.1169-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2007.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02058611v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIR Study of Chemically Modified Cellulosic Biopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8679,51 +8679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Gozzelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Borredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9518,51 +9518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rouilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2022/079397. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9593,51 +9593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for treating lignocellulosic materials, in particular wood and material obtained by said method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silham El Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9698,51 +9698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent and method of preventing decomposition of microorganism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silham El Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9799,51 +9799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esters gras de cellulose, procédé de synthèse et utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cecutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vaca Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9952,51 +9952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Volpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US2010/0139877. 2008, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -10080,51 +10080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite à base de PVC et de fibres végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10168,51 +10168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un matériau résistant aux attaques des insectes xylophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silham El Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10533,51 +10533,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial use of oil cakes for material applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vaca-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10885,51 +10885,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB742242"/>
+    <w:nsid w:val="1FC05AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11116,51 +11116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-vaca-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9078-5179" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079318487" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GRY-5514-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04869377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Perney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Humblot-Negri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca-Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Urrutigo&#239;ty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30010051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Beyaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vedrenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benaboura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2024.2445671" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Ileana Guzman Barrera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MOLECULES29204822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaor&#233; Yoh Toussaint-Douhor&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Soro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noufou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Koffi-Attioua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2023.105471" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Padoan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Montoneri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bordiglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Boero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ginepro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12020239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11010043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106627" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2020019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaor&#233; Yoh Toussaint Douhor&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Barth&#233;lemy Attioua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Aka Kabran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Claude Ahmont Kablan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104538" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddadine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2019.1567085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cecutti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Brossard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201901876" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Espadas-Aldana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2019.04.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bories" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gsc.2018.83016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Etxeberria" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1317-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Nistico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21767/2471-9889.100014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa&#239;e Kouadio Appiah Kouassi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao Kouassi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Nistic&#242;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.08.160" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Julio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1749" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Henry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Charton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alignan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luniov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.07.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Franzoso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F. Wassner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borr&#225;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo L. Ploschuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.09.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600335" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1642" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goncalves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feuardant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.03.089" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065878v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Negre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antonioli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Persico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41935" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063665v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jentzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rigal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vilarem" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.06.078" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658654v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Safi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.01.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Montero Varela" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Badia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0212-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zebib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2013.12.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658748v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2013.11.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079755v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Z. Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin H. J. Yap" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. O. Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-014-0271-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064882v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.04.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pignolet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9883-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Waig Fang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satg&#233;-de Caro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pennarun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9886-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1281-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-011-9528-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-011-9530-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.343" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088341v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664864v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Halary" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560343v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Borredon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Nichita" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caraene" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Badea" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giurginca" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/143307509X440622" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-008-9267-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079732v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hernandez-Melendez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barzana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Hern&#225;ndez-Luna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.06.053" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066700v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silham El Kasmi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480270903411074" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mazza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Andrei Catana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cecutti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-008-9257-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072202v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200800189" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067436v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-008-0765-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DEF3419CB405CC1889696C2F9B83ABF357ADC40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067406v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina &#350;tef&#259;noiu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200700181" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531D8C957B8023F7A36B1462C11511296DB9AC2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079592v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Stevens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Acker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2006.08.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072802v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sperone" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2007.04.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058611v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elizabeth Borredon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Glasser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-007-9123-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE679C41125EBFA9A22121D88E5999EC49A0B6F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081017v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Iftimie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400500385027" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051301v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Girardeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-005-9012-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F77DE13ACA4F982EA602C6BA1F2743AFBB587580/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080785v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200401079" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FVSQKQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080801v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-005-1066-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LWQ8RNHS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080770v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila E. Gradwell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Renneckar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Esker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heinze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gatenholm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.07.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670983v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacroux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088359v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079818v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco La Mantia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tzankova Dintcheva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morreale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1614" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNBS9M2R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080771v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prouteau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Peres-Lucchese" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nepveu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Renard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.11.083" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080334v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alberto Tejeda-Ricardez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866191" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080809v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Quesada" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-003-0690-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z9154VG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079769v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gozzelino" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.10378" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B10KMVKJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604763v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaset" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013133921626" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3K102VD8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467127v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079345v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Ayhllon-Meixueiro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9907485" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079794v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-8524(99)00034-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47LFW1TD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-998-0047-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/777BA4C8C4D2020ABB55D1B2DCBDB6AAD2DC97F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329084v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nicolas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caruel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812672v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814672v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809317v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Villette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sens" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819468v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dennis Black" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wightman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Cartier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Volpe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822840v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823161v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109935v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757814v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809428v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737326-00185" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47FCD2686A84245331F4C614979F97EBE14B76AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809628v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Stamatelatou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Turley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Laybourn" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org/shop/books/2011/9781849731355.asp" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849732734-00048" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35E3C6D795D00DB9B04DEDE5AB916E8164254A7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlos-vaca-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9078-5179" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079318487" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GRY-5514-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04869377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Perney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Humblot-Negri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca-Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Urrutigo&#239;ty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30010051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Beyaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vedrenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benaboura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2024.2445671" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Ileana Guzman Barrera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MOLECULES29204822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaor&#233; Yoh Toussaint-Douhor&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Soro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noufou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Koffi-Attioua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2023.105471" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Padoan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Montoneri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bordiglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Boero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ginepro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12020239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11010043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kleiber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106627" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2020019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaor&#233; Yoh Toussaint Douhor&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Barth&#233;lemy Attioua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Aka Kabran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Claude Ahmont Kablan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104538" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cecutti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Brossard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Moreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201901876" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddadine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2019.1567085" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Espadas-Aldana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2019.04.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bories" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Etxeberria" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1317-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gsc.2018.83016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Nistic&#242;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Vaca Medina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.08.160" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064822v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouilly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Nistico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21767/2471-9889.100014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa&#239;e Kouadio Appiah Kouassi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao Kouassi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Julio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1749" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Henry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Charton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alignan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luniov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.07.032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Franzoso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego F. Wassner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borr&#225;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo L. Ploschuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.09.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600335" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1642" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goncalves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feuardant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.03.089" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jentzer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rigal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vilarem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.06.078" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Negre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antonioli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Persico" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41935" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658654v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Safi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.01.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Montero Varela" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Badia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0212-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zebib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2013.11.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2013.12.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079755v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Z. Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin H. J. Yap" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. O. Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-014-0271-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064882v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.04.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pignolet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9883-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Waig Fang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satg&#233;-de Caro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pennarun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvestre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9886-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1281-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-011-9528-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-011-9530-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.343" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114409v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Halary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088341v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664864v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560343v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Borredon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066700v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silham El Kasmi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480270903411074" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066378v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Nichita" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caraene" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Badea" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giurginca" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/143307509X440622" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079617v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-008-9267-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079732v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hernandez-Melendez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barzana" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Hern&#225;ndez-Luna" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.06.053" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mazza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Andrei Catana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cecutti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-008-9257-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072202v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200800189" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067436v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-008-0765-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DEF3419CB405CC1889696C2F9B83ABF357ADC40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067406v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina &#350;tef&#259;noiu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200700181" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531D8C957B8023F7A36B1462C11511296DB9AC2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079592v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Stevens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van Acker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2006.08.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058611v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elizabeth Borredon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Glasser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-007-9123-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE679C41125EBFA9A22121D88E5999EC49A0B6F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072802v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sperone" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2007.04.010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081017v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Iftimie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400500385027" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051301v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Girardeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-005-9012-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F77DE13ACA4F982EA602C6BA1F2743AFBB587580/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080785v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200401079" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FVSQKQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080801v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-005-1066-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LWQ8RNHS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080770v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila E. Gradwell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Renneckar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Esker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heinze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gatenholm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.07.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670983v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacroux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088359v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079818v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco La Mantia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tzankova Dintcheva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morreale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1614" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNBS9M2R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080771v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prouteau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Peres-Lucchese" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nepveu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Renard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.11.083" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080334v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alberto Tejeda-Ricardez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866191" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080809v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Quesada" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-003-0690-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z9154VG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079769v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gozzelino" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.10378" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B10KMVKJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604763v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaset" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013133921626" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3K102VD8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467127v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079345v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Ayhllon-Meixueiro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9907485" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079794v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-8524(99)00034-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47LFW1TD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-998-0047-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/777BA4C8C4D2020ABB55D1B2DCBDB6AAD2DC97F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329084v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nicolas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caruel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812672v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814672v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809317v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Villette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sens" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819468v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dennis Black" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wightman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Cartier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Volpe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822840v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823161v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109935v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757814v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809428v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737326-00185" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47FCD2686A84245331F4C614979F97EBE14B76AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809628v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Stamatelatou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Turley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Laybourn" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org/shop/books/2011/9781849731355.asp" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849732734-00048" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35E3C6D795D00DB9B04DEDE5AB916E8164254A7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>