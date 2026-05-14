--- v0 (2026-04-02)
+++ v1 (2026-05-14)
@@ -368,1204 +368,1204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri-trophic consequences of plant-to-plant volatile signalling and its contingency on plant relatedness in wild cotton</w:t>
+                <w:t xml:space="preserve">Synergistic effects of elevated temperature with pesticides on reproduction, development and survival of dung beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Díaz-Cruz</w:t>
+                <w:t xml:space="preserve">Andrea Esquivel-Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ted Turlings</w:t>
+                <w:t xml:space="preserve">Fernanda Baena-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uriel Solís-Rodríguez</w:t>
+                <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Interian-Aguiñaga</w:t>
+                <w:t xml:space="preserve">Ornela de Gasperin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Hugo Ramírez-Delgado</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel González-Tokman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.mcaf315. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.207-2018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaf315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-024-02825-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465268v1</w:t>
+                <w:t xml:space="preserve">hal-04834925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effects of elevated temperature with pesticides on reproduction, development and survival of dung beetles</w:t>
+                <w:t xml:space="preserve">Tri-trophic consequences of plant-to-plant volatile signalling and its contingency on plant relatedness in wild cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Esquivel-Román</w:t>
+                <w:t xml:space="preserve">Sandra Díaz-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Baena-Díaz</w:t>
+                <w:t xml:space="preserve">Ted Turlings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
+                <w:t xml:space="preserve">Uriel Solís-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ornela de Gasperin</w:t>
+                <w:t xml:space="preserve">Jonathan Interian-Aguiñaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel González-Tokman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Víctor Hugo Ramírez-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34, pp.207-2018. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.mcaf315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-024-02825-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaf315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834925v1</w:t>
+                <w:t xml:space="preserve">hal-05465268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of herbivory amount and within‐plant variability by a specialist caterpillar on volatile emissions mediating inter‐plant signalling in wild cotton</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Thermal physiology of dung beetles exposed to ivermectin, a veterinary drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Esquivel-Román</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Baena-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ted Turlings</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornela de Gasperin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Hugo Ramírez-Delgado</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel González-Tokman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/een.13455⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 128, pp.104080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465349v1</w:t>
+                <w:t xml:space="preserve">hal-05465409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal physiology of dung beetles exposed to ivermectin, a veterinary drug</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Esquivel-Román</w:t>
+                <w:t xml:space="preserve">Effects of herbivory amount and within‐plant variability by a specialist caterpillar on volatile emissions mediating inter‐plant signalling in wild cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Martín-Cacheda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeyson Briones-May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Baena-Díaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ornela de Gasperin</w:t>
+                <w:t xml:space="preserve">Ted Turlings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel González-Tokman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Víctor Hugo Ramírez-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 128, pp.104080. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (5), pp.909-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/een.13455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465409v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil salinization effects on volatile signals that mediate the induction of chemical defenses in wild cotton</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant-to-plant defence induction in cotton is mediated by delayed release of volatiles upon herbivory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Clancy</w:t>
+                <w:t xml:space="preserve">Luca Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary V Clancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Glauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11829-024-10062-9⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244 (6), pp.2505-2517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.20202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810697v1</w:t>
+                <w:t xml:space="preserve">hal-04741705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizobia-legume symbiosis mediates direct and indirect interactions between plants, herbivores and their parasitoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Field evidence for the role of plant volatiles induced by caterpillar oral secretion in prey localization by predatory social wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grof-Tisza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Turlings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Benrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e27815⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (10), pp.20240384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2024.0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663031v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mesoamerican milpa agroecosystem fosters greater arthropod diversity compared to monocultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Grof-Tisza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matia Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Gónzalez-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Benrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 372, pp.109074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence for the role of plant volatiles induced by caterpillar oral secretion in prey localization by predatory social wasps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ted Turlings</w:t>
+                <w:t xml:space="preserve">Soil salinization effects on volatile signals that mediate the induction of chemical defenses in wild cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Quijano-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeyson Briones-May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uriel Solís-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Clancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (10), pp.20240384. </w:t>
+              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (5), pp.943-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2024.0384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11829-024-10062-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810686v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-to-plant defence induction in cotton is mediated by delayed release of volatiles upon herbivory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhizobia-legume symbiosis mediates direct and indirect interactions between plants, herbivores and their parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Grandi</w:t>
+                <w:t xml:space="preserve">Adrienne L Godschalx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfeng Ye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mary V Clancy</w:t>
+                <w:t xml:space="preserve">Lucas Malacari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Vallat</w:t>
+                <w:t xml:space="preserve">Fanny Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Glauser</w:t>
+                <w:t xml:space="preserve">Sergio Rasmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 244 (6), pp.2505-2517. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (6), pp.e27815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.20202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e27815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741705v1</w:t>
+                <w:t xml:space="preserve">hal-04663031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entomopathogenic nematodes as an effective and sustainable alternative to control the fall armyworm in Africa</w:t>
               </w:r>
@@ -1685,77 +1685,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mesoamerican milpa system: Traditional practices, sustainability, biodiversity, and pest control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Benrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Grof-Tisza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 198, pp.105637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1789,51 +1789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivar-Specific Defense Responses in Wild and Cultivated Squash Induced by Belowground and Aboveground Herbivory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Di Caprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1841,51 +1841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlyne Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50, pp.738-750. </w:t>
@@ -1917,831 +1917,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Growth Conditions affect Direct and Indirect Defences in two Cotton Species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Jaffuel</w:t>
+                <w:t xml:space="preserve">Terpene chemotypes in Gossypium hirsutum (wild cotton) from the Yucatan Peninsula, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary V Clancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galien Flückiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Quijano-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biiniza Pérez-Niño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-023-01422-5⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2022.113454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721313v1</w:t>
+                <w:t xml:space="preserve">hal-04721131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphid and caterpillar feeding drive similar patterns of induced defences and resistance to subsequent herbivory in wild cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Quijano-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Interian-Aguiñaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriel Solís-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Clancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 258 (6), pp.113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-023-04266-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terpene chemotypes in Gossypium hirsutum (wild cotton) from the Yucatan Peninsula, Mexico</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Biiniza Pérez-Niño</w:t>
+                <w:t xml:space="preserve">Experimental Growth Conditions affect Direct and Indirect Defences in two Cotton Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chappuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Roeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Glauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Jaffuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 205, </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, pp.340 - 352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2022.113454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10886-023-01422-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721131v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant size, latitude, and phylogeny explain within-population variability in herbivory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. R. Whitehead</w:t>
+                <w:t xml:space="preserve">Soil salinization disrupts plant–plant signaling effects on extra-floral nectar induction in wild cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeyson Briones-May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Quijano-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biiniza Pérez-Niño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Benrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Turlings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adh8830⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202 (2), pp.313-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-023-05395-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292979v1</w:t>
+                <w:t xml:space="preserve">hal-04810702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of squash (Cucurbita argyrosperma) domestication for plant defence and herbivore interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlyne Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Glauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 257, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-023-04139-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil salinization disrupts plant–plant signaling effects on extra-floral nectar induction in wild cotton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ted Turlings</w:t>
+                <w:t xml:space="preserve">Plant size, latitude, and phylogeny explain within-population variability in herbivory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. G. Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. D. Inouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Underwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Whitehead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 202 (2), pp.313-323. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382 (6671), pp.679-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-023-05395-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adh8830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810702v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory and field trials reveal the potential of a gel formulation of entomopathogenic nematodes for the biological control of fall armyworm caterpillars (Spodoptera frugiperda)</w:t>
               </w:r>
@@ -2766,51 +2766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didace Bazagwira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Morgane Guenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Karangwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2913,51 +2913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord A Desurmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos‐segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Glauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36, pp.1500 - 1512. </w:t>
@@ -2995,77 +2995,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early damage enhances compensatory responses to herbivory in wild lima bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl González-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Benrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3099,64 +3099,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belowground and aboveground herbivory differentially affect the transcriptome in roots and shoots of maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Degen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3389,51 +3389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlyne Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien A C Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla C M Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3536,51 +3536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnattan Hernández‐cumplido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Traine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Benrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 108, pp.2096 - 2104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3640,64 +3640,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Traine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien A.C. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Benrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 169 (1), pp.133-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3859,516 +3859,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Desaturase Gene Nlug-desatA2 Regulates the Performance of the Brown Planthopper Nilaparvata lugens and Its Relationship with Rice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A phylogenomic approach reveals a low somatic mutation rate in a long-lived plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiamei Zeng</w:t>
+                <w:t xml:space="preserve">Adam J Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenhui Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
+                <w:t xml:space="preserve">Amanda Padovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Noman</w:t>
+                <w:t xml:space="preserve">David Kainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Külheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindell Bromham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21114143⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721269v1</w:t>
+                <w:t xml:space="preserve">hal-04721220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phylogenomic approach reveals a low somatic mutation rate in a long-lived plant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amanda Padovan</w:t>
+                <w:t xml:space="preserve">The Desaturase Gene Nlug-desatA2 Regulates the Performance of the Brown Planthopper Nilaparvata lugens and Its Relationship with Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kainer</w:t>
+                <w:t xml:space="preserve">Jiamei Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Külheim</w:t>
+                <w:t xml:space="preserve">Wenhui Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindell Bromham</w:t>
+                <w:t xml:space="preserve">Ali Noman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 287, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21114143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721220v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host density and parasitoid presence interact and shape the outcome of a tritrophic interaction on seeds of wild lima bean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Enhanced survival of a specialized leaf beetle reveals potential trade-offs with host utilization traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Benrey</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel González-Tokman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fornoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55143-5⟩</w:t>
+              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (4), pp.635-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11829-018-09669-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721308v1</w:t>
+                <w:t xml:space="preserve">hal-04810814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced survival of a specialized leaf beetle reveals potential trade-offs with host utilization traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Host density and parasitoid presence interact and shape the outcome of a tritrophic interaction on seeds of wild lima bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien A C Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Traine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Fornoni</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Benrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (4), pp.635-645. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11829-018-09669-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55143-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810814v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitoids of leaf herbivores enhance plant fitness and do not alter caterpillar‐induced resistance against seed beetles</w:t>
               </w:r>
@@ -4380,51 +4380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos‐segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien A C Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Benrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34, pp.586 - 596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4458,51 +4458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foliar Terpene Chemotypes and Herbivory Determine Variation in Plant Volatile Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Foley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4549,51 +4549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific diversity of terpenes of Eucalyptus camaldulensis (Myrtaceae) at a continental scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4601,51 +4601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Keszei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Külheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (3), pp.257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4679,103 +4679,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis of terpene chemotypes of &amp;lt;i&amp;gt;Melaleuca alternifolia&amp;lt;/i&amp;gt; across different tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Padovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Külheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40, pp.2406 - 2425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4809,51 +4809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific chemical diversity among neighbouring plants correlates positively with plant size and herbivore load but negatively with herbivore damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik H Poelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4939,64 +4939,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Terpene Chemotypes of Melaleuca alternifolia on Two Specialist Leaf Beetles and Susceptibility to Myrtle Rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Külheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Foley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5043,64 +5043,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary changes in plant tolerance against herbivory through a resurrection experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Fornoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Núñez‐Farfán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5313,90 +5313,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivermectin resistance in dung beetles exposed for multiple generations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel González-Tokman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Arellano-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Baena-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bustos-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imelda Martínez M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5596,51 +5596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mamin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary V Clancy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galien Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Quijano-Medina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biiniza P&#233;rez-Ni&#241;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-025-06088-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rivera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wakley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R&#246;der" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bustos&#8208;segura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15485" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az-Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Turlings" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Sol&#237;s-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Interian-Agui&#241;aga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Hugo Ram&#237;rez-Delgado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf315" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Esquivel-Rom&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Baena-D&#237;az" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bustos-Segura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornela de Gasperin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez-Tokman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02825-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Mart&#237;n-Cacheda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeyson Briones-May" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104080" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Clancy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10062-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne L Godschalx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malacari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Deiss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rasmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27815" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grof-Tisza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul G&#243;nzalez-Salas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Benrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2024.0384" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grandi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vallat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20202" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fallet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didace Bazagwira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruzzante" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Ingabire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Levivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae122" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2024.105637" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Di Caprio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bruno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Jaccard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-024-01523-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chappuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Egger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roeder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Jaffuel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-023-01422-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810717v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-023-04266-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113454" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Robinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Hahn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Inouye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Underwood" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Whitehead" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh8830" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Glauser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Kaplan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-023-04139-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810702v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05395-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morgane Guenat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Karangwa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2022.105086" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien A C Cuny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana La Forgia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord A Desurmont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Salas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1037047" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Erb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted C J Turlings" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.426" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Lin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vrieling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Laplanche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G L Klinkhamer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggen Lou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.05.055" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721263v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla C M Arce" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giollo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2021.683936" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnattan Hern&#225;ndez&#8208;cumplido" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Traine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1786" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien A.C. Cuny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12949" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Cheng Mo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Hu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Qing Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamei Zeng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Hu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114143" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Orr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Padovan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kainer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten K&#252;lheim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindell Bromham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2364" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721308v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55143-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810814v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fornoni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-018-09669-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721105v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13478" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Foley" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-017-0919-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810656v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Dillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Keszei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT16183" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721299v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Foley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721088v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H Poelman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gershenzon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieta Gols" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12713" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810636v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-015-0628-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723813v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N&#250;&#241;ez&#8208;Farf&#225;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12307" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723823v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De-Miguel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Santamar&#237;a-Holek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Noguez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bustos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Hern&#225;ndez-Lemus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045454" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834934v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arellano-Torres" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Mart&#237;nez M." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mamin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary V Clancy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galien Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Quijano-Medina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biiniza P&#233;rez-Ni&#241;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-025-06088-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rivera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wakley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R&#246;der" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bustos&#8208;segura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15485" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Esquivel-Rom&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Baena-D&#237;az" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bustos-Segura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornela de Gasperin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez-Tokman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02825-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az-Cruz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Turlings" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Sol&#237;s-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Interian-Agui&#241;aga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Hugo Ram&#237;rez-Delgado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104080" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Mart&#237;n-Cacheda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeyson Briones-May" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grandi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vallat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Glauser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grof-Tisza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Benrey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2024.0384" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul G&#243;nzalez-Salas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109074" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Clancy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10062-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne L Godschalx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malacari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Deiss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rasmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27815" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fallet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didace Bazagwira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruzzante" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Ingabire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Levivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae122" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2024.105637" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Di Caprio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bruno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Jaccard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-024-01523-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721131v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113454" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-023-04266-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chappuis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Egger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roeder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Jaffuel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-023-01422-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810702v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05395-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Glauser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Kaplan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-023-04139-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Robinson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Hahn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Inouye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Underwood" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Whitehead" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh8830" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morgane Guenat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Karangwa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2022.105086" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien A C Cuny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana La Forgia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord A Desurmont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Salas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1037047" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Erb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted C J Turlings" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.426" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Lin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vrieling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Laplanche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G L Klinkhamer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggen Lou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.05.055" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721263v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla C M Arce" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Giollo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2021.683936" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnattan Hern&#225;ndez&#8208;cumplido" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Traine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1786" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien A.C. Cuny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12949" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Cheng Mo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Hu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Qing Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721220v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Orr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Padovan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kainer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten K&#252;lheim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindell Bromham" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2364" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721269v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamei Zeng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Hu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114143" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810814v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fornoni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-018-09669-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55143-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721105v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13478" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Foley" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-017-0919-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810656v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Dillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Keszei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT16183" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721299v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Foley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721088v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik H Poelman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gershenzon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieta Gols" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12713" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810636v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-015-0628-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723813v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N&#250;&#241;ez&#8208;Farf&#225;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12307" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723823v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De-Miguel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Santamar&#237;a-Holek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Noguez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bustos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Hern&#225;ndez-Lemus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045454" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834934v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arellano-Torres" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Mart&#237;nez M." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>