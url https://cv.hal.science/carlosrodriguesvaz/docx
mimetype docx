--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carlos Rodrigues-Vaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space explorer: floral evolution and lineage diversification of the Neotropical Sapranthinae clade (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Martínez- Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ramirez-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.108578. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2026.108578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Miocene radiations and geographic-dependent diversification of pantropical Xylopia (Annonaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Holzmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keegan Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2025.108485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed‐dispersing vertebrates and the abiotic environment shape functional diversity of the pantropical Annonaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Faurby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 246 (5), pp.2263-2279. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. XIII. Four new globose-capitate species of Sciodaphyllum from the Northern and Eastern Andes of Ecuador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-025-09844-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the floral anatomy of Annona haematantha Miq.: an unexpected and specialized annonaceous corolla.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Le Disquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L.P. Couvreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adansonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/adansonia2025v47a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance dispersals and ecological transitions underlie the biogeographic expansion of the pantropical magnoliid genus Xylopia (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keegan Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/fob.18.159992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy, systematics and conservation of the highly threatened and endemic Mexican genus Tridimeris (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Ernesto Ortiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 310 (6), pp.47. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00606-024-01929-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal from Africa to the Neotropics was followed by multiple transitions across Neotropical biomes facilitated by frugivores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique M Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Luebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (5-6), pp.659-676. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcad175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genus‐level phylogenomics and new subtribal classification of the pantropical plant family Annonaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanawat Chaowasku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissara Damthongdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattida Wiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R.C. Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (6), pp.1341-1369. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.13260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. X. Four new species of Sciodaphyllum P.Browne from Ecuador, each named in honor of a Danish botanist.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2025 (2), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/njb.04608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmopsis terriflora, an extraordinary new species of Annonaceae with flagelliflory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Martínez-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhytoKeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, pp.181-198. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/phytokeys.227.102279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-assessments of plant conservation status in islands: the case of French Overseas Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (4), pp.1165-1187. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-023-02544-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03952485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the endemic spermatophytes, pteridophytes and bryophytes of the French Overseas Territories: towards a better conservation outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.2097-2124. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-021-02186-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03217441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. Three new species of Sciodaphyllum P. Browne (Araliaceae) with globose capitate inflorescences from Ecuador and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory M Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73 (3), pp.262-273. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-021-09661-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. I. Resurrection of the genus Sciodaphyllum P. Browne to accommodate most New World species previously included in Schefflera J. R. Forst. & G. Forst.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcela Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-019-09593-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur l'évolution des données de réflectance foliaire à partir de spécimens d'herbier dans une grande famille de plantes tropicales (Annonaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L.P. Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Boughalmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the Andean Neotropical Schefflera (Araliaceae) with globose capitate inflorescences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory M Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry Ii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The utility of ecological niche modeling, a test case using the New Caledonian species of Plerandra (Araliaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and Ecology of the Andean Neotropical Schefflera (Araliaceae) with globose capitate inflorescences and use of niche modeling for IUCN Red List Threat Assessment of Plerandra elegantissima (Araliaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematics, Phylogenetics and taxonomy. City University of New York, 2019. English. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05396425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Botany – BOT 432</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. School of Professional Horticulture – New York Botanical Garden, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carlos Rodrigues-Vaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space explorer: floral evolution and lineage diversification of the Neotropical Sapranthinae clade (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Martínez- Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ramirez-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.108578. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2026.108578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Miocene radiations and geographic-dependent diversification of pantropical Xylopia (Annonaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Holzmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keegan Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2025.108485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the floral anatomy of Annona haematantha Miq.: an unexpected and specialized annonaceous corolla.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Le Disquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L.P. Couvreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adansonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/adansonia2025v47a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance dispersals and ecological transitions underlie the biogeographic expansion of the pantropical magnoliid genus Xylopia (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keegan Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/fob.18.159992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. XIII. Four new globose-capitate species of Sciodaphyllum from the Northern and Eastern Andes of Ecuador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-025-09844-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed‐dispersing vertebrates and the abiotic environment shape functional diversity of the pantropical Annonaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Faurby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 246 (5), pp.2263-2279. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal from Africa to the Neotropics was followed by multiple transitions across Neotropical biomes facilitated by frugivores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique M Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Luebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (5-6), pp.659-676. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcad175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genus‐level phylogenomics and new subtribal classification of the pantropical plant family Annonaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanawat Chaowasku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissara Damthongdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattida Wiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R.C. Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (6), pp.1341-1369. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.13260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. X. Four new species of Sciodaphyllum P.Browne from Ecuador, each named in honor of a Danish botanist.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2025 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/njb.04608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy, systematics and conservation of the highly threatened and endemic Mexican genus Tridimeris (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Ernesto Ortiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 310 (6), pp.47. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00606-024-01929-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmopsis terriflora, an extraordinary new species of Annonaceae with flagelliflory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Martínez-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhytoKeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, pp.181-198. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/phytokeys.227.102279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-assessments of plant conservation status in islands: the case of French Overseas Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (4), pp.1165-1187. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-023-02544-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03952485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the endemic spermatophytes, pteridophytes and bryophytes of the French Overseas Territories: towards a better conservation outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.2097-2124. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-021-02186-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03217441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. Three new species of Sciodaphyllum P. Browne (Araliaceae) with globose capitate inflorescences from Ecuador and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory M Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73 (3), pp.262-273. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-021-09661-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. I. Resurrection of the genus Sciodaphyllum P. Browne to accommodate most New World species previously included in Schefflera J. R. Forst. & G. Forst.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcela Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-019-09593-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur l'évolution des données de réflectance foliaire à partir de spécimens d'herbier dans une grande famille de plantes tropicales (Annonaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L.P. Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Boughalmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the Andean Neotropical Schefflera (Araliaceae) with globose capitate inflorescences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory M Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry Ii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The utility of ecological niche modeling, a test case using the New Caledonian species of Plerandra (Araliaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and Ecology of the Andean Neotropical Schefflera (Araliaceae) with globose capitate inflorescences and use of niche modeling for IUCN Red List Threat Assessment of Plerandra elegantissima (Araliaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematics, Phylogenetics and taxonomy. City University of New York, 2019. English. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05396425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Botany – BOT 432</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. School of Professional Horticulture – New York Botanical Garden, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Mart&#237;nez- Velarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ramirez-Barahona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2026.108578" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Murray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Holzmeyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keegan Floyd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2025.108485" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Cabral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bender" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couvreur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Faurby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter Lowry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Plunkett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-025-09844-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Le Disquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2025v47a9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stull" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/fob.18.159992" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ernesto Ortiz-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Schatz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-024-01929-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Lopes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique M Fonseca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Luebert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanawat Chaowasku" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissara Damthongdee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chattida Wiya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R.C. Soul&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13260" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/njb.04608" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397801v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Mart&#237;nez-Velarde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.227.102279" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lebreton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02186-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory M Plunkett" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-021-09661-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcela Mora" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Cano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fiaschi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-019-09593-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Boughalmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry Ii" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05396425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Mart&#237;nez- Velarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ramirez-Barahona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2026.108578" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Murray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Holzmeyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keegan Floyd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2025.108485" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Le Disquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2025v47a9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stull" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/fob.18.159992" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter Lowry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Plunkett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-025-09844-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Cabral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bender" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couvreur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Faurby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Lopes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique M Fonseca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Luebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad175" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732853v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanawat Chaowasku" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissara Damthongdee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chattida Wiya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R.C. Soul&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neill" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/njb.04608" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ernesto Ortiz-Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Schatz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-024-01929-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397801v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Mart&#237;nez-Velarde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.227.102279" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lebreton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02186-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory M Plunkett" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-021-09661-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcela Mora" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Cano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fiaschi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-019-09593-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Boughalmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry Ii" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05396425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>