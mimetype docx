--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carlos Rodrigues-Vaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space explorer: floral evolution and lineage diversification of the Neotropical Sapranthinae clade (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Martínez- Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ramirez-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.108578. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2026.108578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Miocene radiations and geographic-dependent diversification of pantropical Xylopia (Annonaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Holzmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keegan Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2025.108485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the floral anatomy of Annona haematantha Miq.: an unexpected and specialized annonaceous corolla.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Le Disquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L.P. Couvreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adansonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/adansonia2025v47a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance dispersals and ecological transitions underlie the biogeographic expansion of the pantropical magnoliid genus Xylopia (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keegan Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/fob.18.159992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. XIII. Four new globose-capitate species of Sciodaphyllum from the Northern and Eastern Andes of Ecuador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-025-09844-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed‐dispersing vertebrates and the abiotic environment shape functional diversity of the pantropical Annonaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Faurby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 246 (5), pp.2263-2279. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal from Africa to the Neotropics was followed by multiple transitions across Neotropical biomes facilitated by frugivores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique M Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Luebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (5-6), pp.659-676. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcad175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genus‐level phylogenomics and new subtribal classification of the pantropical plant family Annonaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanawat Chaowasku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissara Damthongdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattida Wiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R.C. Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (6), pp.1341-1369. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.13260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. X. Four new species of Sciodaphyllum P.Browne from Ecuador, each named in honor of a Danish botanist.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2025 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/njb.04608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy, systematics and conservation of the highly threatened and endemic Mexican genus Tridimeris (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Ernesto Ortiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 310 (6), pp.47. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00606-024-01929-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmopsis terriflora, an extraordinary new species of Annonaceae with flagelliflory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Martínez-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhytoKeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, pp.181-198. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/phytokeys.227.102279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-assessments of plant conservation status in islands: the case of French Overseas Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (4), pp.1165-1187. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-023-02544-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03952485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the endemic spermatophytes, pteridophytes and bryophytes of the French Overseas Territories: towards a better conservation outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.2097-2124. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-021-02186-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03217441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. Three new species of Sciodaphyllum P. Browne (Araliaceae) with globose capitate inflorescences from Ecuador and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory M Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73 (3), pp.262-273. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-021-09661-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. I. Resurrection of the genus Sciodaphyllum P. Browne to accommodate most New World species previously included in Schefflera J. R. Forst. & G. Forst.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcela Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-019-09593-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur l'évolution des données de réflectance foliaire à partir de spécimens d'herbier dans une grande famille de plantes tropicales (Annonaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L.P. Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Boughalmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the Andean Neotropical Schefflera (Araliaceae) with globose capitate inflorescences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory M Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry Ii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The utility of ecological niche modeling, a test case using the New Caledonian species of Plerandra (Araliaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and Ecology of the Andean Neotropical Schefflera (Araliaceae) with globose capitate inflorescences and use of niche modeling for IUCN Red List Threat Assessment of Plerandra elegantissima (Araliaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematics, Phylogenetics and taxonomy. City University of New York, 2019. English. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05396425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Botany – BOT 432</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. School of Professional Horticulture – New York Botanical Garden, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carlos Rodrigues-Vaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space explorer: floral evolution and lineage diversification of the Neotropical Sapranthinae clade (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Martínez- Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ramirez-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.108578. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2026.108578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Miocene radiations and geographic-dependent diversification of pantropical Xylopia (Annonaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Holzmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keegan Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2025.108485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed‐dispersing vertebrates and the abiotic environment shape functional diversity of the pantropical Annonaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Faurby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 246 (5), pp.2263-2279. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. XIII. Four new globose-capitate species of Sciodaphyllum from the Northern and Eastern Andes of Ecuador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-025-09844-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the floral anatomy of Annona haematantha Miq.: an unexpected and specialized annonaceous corolla.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Le Disquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L.P. Couvreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adansonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/adansonia2025v47a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance dispersals and ecological transitions underlie the biogeographic expansion of the pantropical magnoliid genus Xylopia (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keegan Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/fob.18.159992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy, systematics and conservation of the highly threatened and endemic Mexican genus Tridimeris (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Ernesto Ortiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 310 (6), pp.47. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00606-024-01929-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genus‐level phylogenomics and new subtribal classification of the pantropical plant family Annonaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanawat Chaowasku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissara Damthongdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattida Wiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R.C. Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (6), pp.1341-1369. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.13260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal from Africa to the Neotropics was followed by multiple transitions across Neotropical biomes facilitated by frugivores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique M Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Luebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (5-6), pp.659-676. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcad175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. X. Four new species of Sciodaphyllum P.Browne from Ecuador, each named in honor of a Danish botanist.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2025 (2), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/njb.04608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-assessments of plant conservation status in islands: the case of French Overseas Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (4), pp.1165-1187. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-023-02544-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03952485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmopsis terriflora, an extraordinary new species of Annonaceae with flagelliflory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Martínez-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhytoKeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, pp.181-198. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/phytokeys.227.102279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the endemic spermatophytes, pteridophytes and bryophytes of the French Overseas Territories: towards a better conservation outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.2097-2124. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-021-02186-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03217441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. Three new species of Sciodaphyllum P. Browne (Araliaceae) with globose capitate inflorescences from Ecuador and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory M Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73 (3), pp.262-273. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-021-09661-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. I. Resurrection of the genus Sciodaphyllum P. Browne to accommodate most New World species previously included in Schefflera J. R. Forst. & G. Forst.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcela Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-019-09593-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur l'évolution des données de réflectance foliaire à partir de spécimens d'herbier dans une grande famille de plantes tropicales (Annonaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L.P. Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Boughalmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the Andean Neotropical Schefflera (Araliaceae) with globose capitate inflorescences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory M Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry Ii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The utility of ecological niche modeling, a test case using the New Caledonian species of Plerandra (Araliaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and Ecology of the Andean Neotropical Schefflera (Araliaceae) with globose capitate inflorescences and use of niche modeling for IUCN Red List Threat Assessment of Plerandra elegantissima (Araliaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematics, Phylogenetics and taxonomy. City University of New York, 2019. English. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05396425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Botany – BOT 432</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. School of Professional Horticulture – New York Botanical Garden, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Mart&#237;nez- Velarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ramirez-Barahona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2026.108578" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Murray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Holzmeyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keegan Floyd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2025.108485" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Le Disquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2025v47a9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stull" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/fob.18.159992" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter Lowry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Plunkett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-025-09844-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Cabral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bender" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couvreur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Faurby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Lopes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique M Fonseca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Luebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad175" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732853v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanawat Chaowasku" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissara Damthongdee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chattida Wiya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R.C. Soul&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neill" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/njb.04608" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ernesto Ortiz-Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Schatz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-024-01929-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397801v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Mart&#237;nez-Velarde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.227.102279" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lebreton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02186-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory M Plunkett" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-021-09661-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcela Mora" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Cano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fiaschi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-019-09593-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Boughalmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry Ii" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05396425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Mart&#237;nez- Velarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ramirez-Barahona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2026.108578" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Murray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Holzmeyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keegan Floyd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2025.108485" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Cabral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bender" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couvreur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Faurby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter Lowry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Plunkett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-025-09844-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Le Disquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2025v47a9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stull" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/fob.18.159992" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ernesto Ortiz-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Schatz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-024-01929-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanawat Chaowasku" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissara Damthongdee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chattida Wiya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R.C. Soul&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13260" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Lopes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique M Fonseca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Luebert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/njb.04608" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Mart&#237;nez-Velarde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.227.102279" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lebreton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02186-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory M Plunkett" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-021-09661-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcela Mora" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Cano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fiaschi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-019-09593-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Boughalmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry Ii" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05396425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>