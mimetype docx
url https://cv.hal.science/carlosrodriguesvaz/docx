--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carlos Rodrigues-Vaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space explorer: floral evolution and lineage diversification of the Neotropical Sapranthinae clade (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Martínez- Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ramirez-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.108578. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2026.108578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Miocene radiations and geographic-dependent diversification of pantropical Xylopia (Annonaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Holzmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keegan Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2025.108485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed‐dispersing vertebrates and the abiotic environment shape functional diversity of the pantropical Annonaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Faurby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 246 (5), pp.2263-2279. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. XIII. Four new globose-capitate species of Sciodaphyllum from the Northern and Eastern Andes of Ecuador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-025-09844-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the floral anatomy of Annona haematantha Miq.: an unexpected and specialized annonaceous corolla.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Le Disquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L.P. Couvreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adansonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/adansonia2025v47a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance dispersals and ecological transitions underlie the biogeographic expansion of the pantropical magnoliid genus Xylopia (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keegan Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/fob.18.159992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy, systematics and conservation of the highly threatened and endemic Mexican genus Tridimeris (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Ernesto Ortiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 310 (6), pp.47. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00606-024-01929-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genus‐level phylogenomics and new subtribal classification of the pantropical plant family Annonaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanawat Chaowasku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissara Damthongdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattida Wiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R.C. Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (6), pp.1341-1369. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.13260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal from Africa to the Neotropics was followed by multiple transitions across Neotropical biomes facilitated by frugivores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique M Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Luebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (5-6), pp.659-676. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcad175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. X. Four new species of Sciodaphyllum P.Browne from Ecuador, each named in honor of a Danish botanist.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2025 (2), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/njb.04608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-assessments of plant conservation status in islands: the case of French Overseas Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (4), pp.1165-1187. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-023-02544-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03952485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmopsis terriflora, an extraordinary new species of Annonaceae with flagelliflory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Martínez-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhytoKeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, pp.181-198. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/phytokeys.227.102279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the endemic spermatophytes, pteridophytes and bryophytes of the French Overseas Territories: towards a better conservation outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.2097-2124. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-021-02186-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03217441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. Three new species of Sciodaphyllum P. Browne (Araliaceae) with globose capitate inflorescences from Ecuador and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory M Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73 (3), pp.262-273. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-021-09661-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. I. Resurrection of the genus Sciodaphyllum P. Browne to accommodate most New World species previously included in Schefflera J. R. Forst. & G. Forst.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcela Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-019-09593-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur l'évolution des données de réflectance foliaire à partir de spécimens d'herbier dans une grande famille de plantes tropicales (Annonaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L.P. Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Boughalmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the Andean Neotropical Schefflera (Araliaceae) with globose capitate inflorescences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory M Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry Ii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The utility of ecological niche modeling, a test case using the New Caledonian species of Plerandra (Araliaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and Ecology of the Andean Neotropical Schefflera (Araliaceae) with globose capitate inflorescences and use of niche modeling for IUCN Red List Threat Assessment of Plerandra elegantissima (Araliaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematics, Phylogenetics and taxonomy. City University of New York, 2019. English. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05396425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Botany – BOT 432</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. School of Professional Horticulture – New York Botanical Garden, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carlos Rodrigues-Vaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space explorer: floral evolution and lineage diversification of the Neotropical Sapranthinae clade (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Martínez- Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Ramirez-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.108578. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2026.108578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Miocene radiations and geographic-dependent diversification of pantropical Xylopia (Annonaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Holzmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keegan Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2025.108485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the floral anatomy of Annona haematantha Miq.: an unexpected and specialized annonaceous corolla.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Le Disquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L.P. Couvreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adansonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/adansonia2025v47a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance dispersals and ecological transitions underlie the biogeographic expansion of the pantropical magnoliid genus Xylopia (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keegan Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/fob.18.159992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. XIII. Four new globose-capitate species of Sciodaphyllum from the Northern and Eastern Andes of Ecuador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-025-09844-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed‐dispersing vertebrates and the abiotic environment shape functional diversity of the pantropical Annonaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andressa Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Faurby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 246 (5), pp.2263-2279. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal from Africa to the Neotropics was followed by multiple transitions across Neotropical biomes facilitated by frugivores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique M Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Luebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (5-6), pp.659-676. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcad175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genus‐level phylogenomics and new subtribal classification of the pantropical plant family Annonaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanawat Chaowasku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissara Damthongdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattida Wiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R.C. Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (6), pp.1341-1369. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.13260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. X. Four new species of Sciodaphyllum P.Browne from Ecuador, each named in honor of a Danish botanist.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2025 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/njb.04608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy, systematics and conservation of the highly threatened and endemic Mexican genus Tridimeris (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Ernesto Ortiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 310 (6), pp.47. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00606-024-01929-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-assessments of plant conservation status in islands: the case of French Overseas Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (4), pp.1165-1187. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-023-02544-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03952485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmopsis terriflora, an extraordinary new species of Annonaceae with flagelliflory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Martínez-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhytoKeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, pp.181-198. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/phytokeys.227.102279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the endemic spermatophytes, pteridophytes and bryophytes of the French Overseas Territories: towards a better conservation outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.2097-2124. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-021-02186-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03217441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. Three new species of Sciodaphyllum P. Browne (Araliaceae) with globose capitate inflorescences from Ecuador and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory M Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73 (3), pp.262-273. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-021-09661-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies in Neotropical Araliaceae. I. Resurrection of the genus Sciodaphyllum P. Browne to accommodate most New World species previously included in Schefflera J. R. Forst. & G. Forst.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcela Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asunción Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brittonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12228-019-09593-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur l'évolution des données de réflectance foliaire à partir de spécimens d'herbier dans une grande famille de plantes tropicales (Annonaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L.P. Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Boughalmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the Andean Neotropical Schefflera (Araliaceae) with globose capitate inflorescences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory M Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porter P. Lowry Ii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The utility of ecological niche modeling, a test case using the New Caledonian species of Plerandra (Araliaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and Ecology of the Andean Neotropical Schefflera (Araliaceae) with globose capitate inflorescences and use of niche modeling for IUCN Red List Threat Assessment of Plerandra elegantissima (Araliaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematics, Phylogenetics and taxonomy. City University of New York, 2019. English. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05396425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Botany – BOT 432</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. School of Professional Horticulture – New York Botanical Garden, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Mart&#237;nez- Velarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ramirez-Barahona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2026.108578" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Murray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Holzmeyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keegan Floyd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2025.108485" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Cabral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bender" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couvreur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Faurby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter Lowry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Plunkett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-025-09844-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Le Disquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2025v47a9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stull" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/fob.18.159992" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ernesto Ortiz-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Schatz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-024-01929-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanawat Chaowasku" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissara Damthongdee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chattida Wiya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R.C. Soul&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13260" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Lopes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique M Fonseca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Luebert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/njb.04608" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Mart&#237;nez-Velarde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.227.102279" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lebreton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02186-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory M Plunkett" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-021-09661-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcela Mora" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Cano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fiaschi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-019-09593-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Boughalmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry Ii" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05396425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Mart&#237;nez- Velarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ramirez-Barahona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2026.108578" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Murray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Holzmeyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keegan Floyd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2025.108485" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Le Disquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2025v47a9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stull" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/fob.18.159992" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter Lowry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Plunkett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-025-09844-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Cabral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bender" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couvreur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Faurby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Lopes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique M Fonseca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Luebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad175" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732853v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanawat Chaowasku" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissara Damthongdee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chattida Wiya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R.C. Soul&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neill" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/njb.04608" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ernesto Ortiz-Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Schatz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-024-01929-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Mart&#237;nez-Velarde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.227.102279" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lebreton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02186-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03439405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory M Plunkett" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-021-09661-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcela Mora" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Cano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fiaschi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12228-019-09593-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Boughalmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry Ii" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05396425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>