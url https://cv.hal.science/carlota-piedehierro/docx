--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1084,51 +1084,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1187,1393 +1187,1462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La máquina no sabe de pragmática: lo que Paul Grice puede enseñar a DeepL al traducir un texto de una cultura remota</w:t>
+                <w:t xml:space="preserve">La polyphonie comme variable sémantique pour expliquer l’évolution de &amp;quot;en plan&amp;quot; et de &amp;quot;genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE Pragmatique, Traduction, Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Mar 2025, Paris Colegio de España, Francia</w:t>
+              <w:t xml:space="preserve">Les marqueurs discursifs non-(dé)verbaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Créteil + Université de Picardie Jules Verne, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051906v1</w:t>
+                <w:t xml:space="preserve">hal-05562816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traducir en la universidad francesa el libro &amp;quot;Patrimonio del Valle del Sondondo&amp;quot; utilizando la inteligencia artificial</w:t>
+                <w:t xml:space="preserve">La máquina no sabe de pragmática: lo que Paul Grice puede enseñar a DeepL al traducir un texto de una cultura remota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaines de l'Amérique latine et des Caraïbes 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris, Ministère de l'Europe et des Affaires étrangères, May 2025, Paris, Francia</w:t>
+              <w:t xml:space="preserve">JE Pragmatique, Traduction, Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Mar 2025, Paris Colegio de España, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05437329v1</w:t>
+                <w:t xml:space="preserve">hal-05051906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Valle del Sondondo: un proyecto didáctico de posedición para desarrollar competencias no lingüísticas en estudiantes de traducción</w:t>
+                <w:t xml:space="preserve">Traducir en la universidad francesa el libro &amp;quot;Patrimonio del Valle del Sondondo&amp;quot; utilizando la inteligencia artificial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42.º Congreso Internacional de la Asociación Española de Lingüística Aplicada (AESLA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Palma De Mallorca, España</w:t>
+              <w:t xml:space="preserve">Semaines de l'Amérique latine et des Caraïbes 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Ministère de l'Europe et des Affaires étrangères, May 2025, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032387v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Por una integración razonada de las herramientas de inteligencia artificial en el aula de español de la salud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">El Valle del Sondondo: un proyecto didáctico de posedición para desarrollar competencias no lingüísticas en estudiantes de traducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42.º Congreso Internacional de la Asociación Española de Lingüística Aplicada (AESLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Palma de Mallorca, España</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Palma De Mallorca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032386v1</w:t>
+                <w:t xml:space="preserve">hal-05032387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la machine peut nous apporter : la place des outils de TAN dans les formations LEA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Por una integración razonada de las herramientas de inteligencia artificial en el aula de español de la salud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place de la traduction en LEA : particularités et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen Normandie, May 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">42.º Congreso Internacional de la Asociación Española de Lingüística Aplicada (AESLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Palma de Mallorca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599367v1</w:t>
+                <w:t xml:space="preserve">hal-05032386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobre cómo la pragmática integrada puede (re)abrir vías de análisis no explotadas en los estudios de marcadores en el ámbito hispánico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que la machine peut nous apporter : la place des outils de TAN dans les formations LEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LII Simposio SEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedad Lingüística Española, Jan 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">La place de la traduction en LEA : particularités et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen Normandie, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052109v1</w:t>
+                <w:t xml:space="preserve">hal-04599367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hablemos un poco de atenuación. Caracterización de los usos de «un poco» como atenuador</w:t>
+                <w:t xml:space="preserve">Sobre cómo la pragmática integrada puede (re)abrir vías de análisis no explotadas en los estudios de marcadores en el ámbito hispánico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Términos de vaguedad. Orígenes, usos, contrastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité - Universidad Complutense de Madrid, Oct 2024, Paris, Francia</w:t>
+              <w:t xml:space="preserve">LII Simposio SEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Lingüística Española, Jan 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765981v1</w:t>
+                <w:t xml:space="preserve">hal-05052109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El uso de los motores de TAN para la creación de input relevante para la enseñanza de una L2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Hablemos un poco de atenuación. Caracterización de los usos de «un poco» como atenuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Chacón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41 Congreso Internacional de la Asociación Española de Lingüística Aplicada (AESLA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Valencia (Espagne), España</w:t>
+              <w:t xml:space="preserve">Términos de vaguedad. Orígenes, usos, contrastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité - Universidad Complutense de Madrid, Oct 2024, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555143v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una propuesta de análisis de la partícula &amp;quot;en plan&amp;quot; desde la pragmática integrada: estereotipos, polifonía y estructura informativa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El uso de los motores de TAN para la creación de input relevante para la enseñanza de una L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario SEMDEF (Seminario de Doctorado en Estudios Franceses)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Complutense de Madrid, Jan 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">41 Congreso Internacional de la Asociación Española de Lingüística Aplicada (AESLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Valencia (Espagne), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052102v1</w:t>
+                <w:t xml:space="preserve">hal-04555143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voix du locuteur fantôme: “inutile de dire que”, “il va de soi que”</w:t>
+                <w:t xml:space="preserve">Una propuesta de análisis de la partícula &amp;quot;en plan&amp;quot; desde la pragmática integrada: estereotipos, polifonía y estructura informativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Barrio García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE Les marqueurs discursifs (dé)verbaux : approche comparée français/anglais/espagnol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne, Nov 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">Seminario SEMDEF (Seminario de Doctorado en Estudios Franceses)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid, Jan 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052080v1</w:t>
+                <w:t xml:space="preserve">hal-05052102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUES vs PUIS: la posterioridad de la enunciación frente a la posterioridad del enunciado</w:t>
+                <w:t xml:space="preserve">La voix du locuteur fantôme: “inutile de dire que”, “il va de soi que”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabiana Álvarez-Ejzenberg</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Barrio García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GERLHis (Groupe d'Études &amp; de Recherches en Linguistique Hispanique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EA 7345 CLESTHIA Université Sorbonne Nouvelle – Paris 3, Feb 2016, Paris, Francia</w:t>
+              <w:t xml:space="preserve">JE Les marqueurs discursifs (dé)verbaux : approche comparée français/anglais/espagnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne, Nov 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05511584v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de postériorité des connecteurs &amp;quot;pues&amp;quot; (esp.) et &amp;quot;puis&amp;quot; (fr.) : étude diachronique contrastive</w:t>
+                <w:t xml:space="preserve">PUES vs PUIS: la posterioridad de la enunciación frente a la posterioridad del enunciado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Álvarez-Ejzenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVe Colloque international de linguistique ibéro-romane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, Jun 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GERLHis (Groupe d'Études &amp; de Recherches en Linguistique Hispanique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA 7345 CLESTHIA Université Sorbonne Nouvelle – Paris 3, Feb 2016, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511581v1</w:t>
+                <w:t xml:space="preserve">hal-05511584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle des grilles discursives : une proposition non référentialiste pour l’analyse des marqueurs du discours</w:t>
+                <w:t xml:space="preserve">La notion de postériorité des connecteurs &amp;quot;pues&amp;quot; (esp.) et &amp;quot;puis&amp;quot; (fr.) : étude diachronique contrastive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Álvarez-Ejzenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GERLHis (Groupe d'Études &amp; de Recherches en Linguistique Hispanique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EA 7345 CLESTHIA Université Sorbonne Nouvelle – Paris 3, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">XVe Colloque international de linguistique ibéro-romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511576v1</w:t>
+                <w:t xml:space="preserve">hal-05511581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferencias de marcadores discursivos en la interlengua de aprendices francófonos de español</w:t>
+                <w:t xml:space="preserve">Le modèle des grilles discursives : une proposition non référentialiste pour l’analyse des marqueurs du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primeras Jornadas « Cuestiones de gramática para hispanistas no nativos »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Cervantes-Université Sorbonne Nouvelle-Paris 3, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GERLHis (Groupe d'Études &amp; de Recherches en Linguistique Hispanique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA 7345 CLESTHIA Université Sorbonne Nouvelle – Paris 3, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511577v1</w:t>
+                <w:t xml:space="preserve">hal-05511576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Cómo funcionan los marcadores del discurso en la interlengua del alumno francófono?</w:t>
+                <w:t xml:space="preserve">Interferencias de marcadores discursivos en la interlengua de aprendices francófonos de español</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Encuentro Práctico de profesores de español en Francia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison d'édition Difusión et l’Instituto Cervantes de Paris, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Primeras Jornadas « Cuestiones de gramática para hispanistas no nativos »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Cervantes-Université Sorbonne Nouvelle-Paris 3, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511571v1</w:t>
+                <w:t xml:space="preserve">hal-05511577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Por qué &amp;quot;en efecto&amp;quot; no es lo mismo que &amp;quot;en effet&amp;quot; o un ensayo de su descripción semántica</w:t>
+                <w:t xml:space="preserve">¿Cómo funcionan los marcadores del discurso en la interlengua del alumno francófono?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primer Congreso Internacional de lingüística contrastiva sobre marcadores del discurso en las lenguas romances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Complutense de Madrid, May 2010, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">II Encuentro Práctico de profesores de español en Francia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison d'édition Difusión et l’Instituto Cervantes de Paris, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511567v1</w:t>
+                <w:t xml:space="preserve">hal-05511571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En efecto&amp;quot; : manual de empleo. Reglas de uso en marcadores discursivos</w:t>
+                <w:t xml:space="preserve">Por qué &amp;quot;en efecto&amp;quot; no es lo mismo que &amp;quot;en effet&amp;quot; o un ensayo de su descripción semántica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIII Simposio Sociedad Española de Lingüística</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedad Española de Lingüística, Feb 2009, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Primer Congreso Internacional de lingüística contrastiva sobre marcadores del discurso en las lenguas romances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Complutense de Madrid, May 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511561v1</w:t>
+                <w:t xml:space="preserve">hal-05511567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En efecto&amp;quot; : manual de empleo. Reglas de uso en marcadores discursivos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVIII Simposio Sociedad Española de Lingüística</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Española de Lingüística, Feb 2009, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Propuesta para un estudio de interlengua desde una perspectiva pragmático-discursiva: el caso de &amp;quot;en efecto&amp;quot; en textos de aprendices francófonos de ELE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Conference of Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societas Linguistica Europaea, Sep 2005, Valencia (Espagne), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2583,51 +2652,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signos de vaguedad. Orígenes, usos, contrastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Chacón García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2656,133 +2725,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Signos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58 (119), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuestiones de gramática para especialistas no nativos de español</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MarcoELE : Revista de Didáctica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 2016, MONOGRÁFICOS MARCOELE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2792,117 +2861,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes, marqueurs de discours et proverbes: mélanges en hommage à Jean-Claude Anscombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Gómez-Jordana Ferary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Deloor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2025, 978-3-631-93203-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2912,175 +2981,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usar una tarea de posedición para enseñar a estudiantes de traducción a identificar, etiquetar y reformular errores de coherencia y cohesión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristian Valdez, Stéphane Patin, Ismael Ramos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traducción especializada español-francés: docencia, investigación y práctica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial Comares, pp.73-97, 2025, 978-84-1369-999-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Te lo digo en plan homenaje: la evolución de la locución &amp;quot;en plan&amp;quot; es también cuestión de polifonía y de estructura informativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlota Piedehierro Sáez, Sonia Gómez-Jordana &amp; Sandrine Deloor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stéréotypes, marqueurs de discours et proverbes: mélanges en hommage à Jean-Claude Anscombre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-146, 2025, 978-3-631-93203-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3090,51 +3159,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Scènes multiples dans l'interprétation polyphonique de la légende d’une gravure de Goya : l'exemple du Capricho 25 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Gómez-Jordana Ferary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3143,65 +3212,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3269,51 +3338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBBC1AE3"/>
+    <w:nsid w:val="07916805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3500,51 +3569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlota-piedehierro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7618-9124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro S&#225;ez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ga2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Chac&#243;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G&#243;mez-Jordana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/S0718-09342025011901510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/S0718-09342025011901352" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19951-9.p.0247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/bibliotecababel2023.extra1.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro Saez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/languesparole.105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G&#243;mez-Jordana Ferary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/thel.82395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03366788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana &#193;lvarez-Ejzenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/pragmalinguistica.2018.i26.13" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26378/rnlael35109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599367v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Chac&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Barrio Garc&#237;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballestero de Celis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deloor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlota-piedehierro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7618-9124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro S&#225;ez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ga2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Chac&#243;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G&#243;mez-Jordana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/S0718-09342025011901510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/S0718-09342025011901352" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19951-9.p.0247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/bibliotecababel2023.extra1.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro Saez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/languesparole.105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G&#243;mez-Jordana Ferary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/thel.82395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03366788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana &#193;lvarez-Ejzenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/pragmalinguistica.2018.i26.13" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26378/rnlael35109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Chac&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Barrio Garc&#237;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballestero de Celis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deloor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>