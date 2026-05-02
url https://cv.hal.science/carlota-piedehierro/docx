--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1256,821 +1256,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La máquina no sabe de pragmática: lo que Paul Grice puede enseñar a DeepL al traducir un texto de una cultura remota</w:t>
+                <w:t xml:space="preserve">Traducir en la universidad francesa el libro &amp;quot;Patrimonio del Valle del Sondondo&amp;quot; utilizando la inteligencia artificial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE Pragmatique, Traduction, Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Mar 2025, Paris Colegio de España, Francia</w:t>
+              <w:t xml:space="preserve">Semaines de l'Amérique latine et des Caraïbes 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Ministère de l'Europe et des Affaires étrangères, May 2025, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051906v1</w:t>
+                <w:t xml:space="preserve">hal-05437329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traducir en la universidad francesa el libro &amp;quot;Patrimonio del Valle del Sondondo&amp;quot; utilizando la inteligencia artificial</w:t>
+                <w:t xml:space="preserve">El Valle del Sondondo: un proyecto didáctico de posedición para desarrollar competencias no lingüísticas en estudiantes de traducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaines de l'Amérique latine et des Caraïbes 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris, Ministère de l'Europe et des Affaires étrangères, May 2025, Paris, Francia</w:t>
+              <w:t xml:space="preserve">42.º Congreso Internacional de la Asociación Española de Lingüística Aplicada (AESLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Palma De Mallorca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05437329v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Valle del Sondondo: un proyecto didáctico de posedición para desarrollar competencias no lingüísticas en estudiantes de traducción</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Por una integración razonada de las herramientas de inteligencia artificial en el aula de español de la salud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42.º Congreso Internacional de la Asociación Española de Lingüística Aplicada (AESLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Palma De Mallorca, España</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Palma de Mallorca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032387v1</w:t>
+                <w:t xml:space="preserve">hal-05032386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Por una integración razonada de las herramientas de inteligencia artificial en el aula de español de la salud</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La máquina no sabe de pragmática: lo que Paul Grice puede enseñar a DeepL al traducir un texto de una cultura remota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42.º Congreso Internacional de la Asociación Española de Lingüística Aplicada (AESLA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Palma de Mallorca, España</w:t>
+              <w:t xml:space="preserve">JE Pragmatique, Traduction, Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Mar 2025, Paris Colegio de España, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032386v1</w:t>
+                <w:t xml:space="preserve">hal-05051906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la machine peut nous apporter : la place des outils de TAN dans les formations LEA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sobre cómo la pragmática integrada puede (re)abrir vías de análisis no explotadas en los estudios de marcadores en el ámbito hispánico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place de la traduction en LEA : particularités et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen Normandie, May 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">LII Simposio SEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Lingüística Española, Jan 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599367v1</w:t>
+                <w:t xml:space="preserve">hal-05052109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobre cómo la pragmática integrada puede (re)abrir vías de análisis no explotadas en los estudios de marcadores en el ámbito hispánico</w:t>
+                <w:t xml:space="preserve">Hablemos un poco de atenuación. Caracterización de los usos de «un poco» como atenuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Chacón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LII Simposio SEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedad Lingüística Española, Jan 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Términos de vaguedad. Orígenes, usos, contrastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité - Universidad Complutense de Madrid, Oct 2024, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052109v1</w:t>
+                <w:t xml:space="preserve">hal-04765981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hablemos un poco de atenuación. Caracterización de los usos de «un poco» como atenuador</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El uso de los motores de TAN para la creación de input relevante para la enseñanza de una L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Términos de vaguedad. Orígenes, usos, contrastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité - Universidad Complutense de Madrid, Oct 2024, Paris, Francia</w:t>
+              <w:t xml:space="preserve">41 Congreso Internacional de la Asociación Española de Lingüística Aplicada (AESLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Valencia (Espagne), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765981v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El uso de los motores de TAN para la creación de input relevante para la enseñanza de una L2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Una propuesta de análisis de la partícula &amp;quot;en plan&amp;quot; desde la pragmática integrada: estereotipos, polifonía y estructura informativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41 Congreso Internacional de la Asociación Española de Lingüística Aplicada (AESLA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Valencia (Espagne), España</w:t>
+              <w:t xml:space="preserve">Seminario SEMDEF (Seminario de Doctorado en Estudios Franceses)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid, Jan 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555143v1</w:t>
+                <w:t xml:space="preserve">hal-05052102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una propuesta de análisis de la partícula &amp;quot;en plan&amp;quot; desde la pragmática integrada: estereotipos, polifonía y estructura informativa</w:t>
+                <w:t xml:space="preserve">La voix du locuteur fantôme: “inutile de dire que”, “il va de soi que”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Barrio García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario SEMDEF (Seminario de Doctorado en Estudios Franceses)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Complutense de Madrid, Jan 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">JE Les marqueurs discursifs (dé)verbaux : approche comparée français/anglais/espagnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne, Nov 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052102v1</w:t>
+                <w:t xml:space="preserve">hal-05052080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voix du locuteur fantôme: “inutile de dire que”, “il va de soi que”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que la machine peut nous apporter : la place des outils de TAN dans les formations LEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Barrio García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE Les marqueurs discursifs (dé)verbaux : approche comparée français/anglais/espagnol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne, Nov 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">La place de la traduction en LEA : particularités et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen Normandie, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052080v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUES vs PUIS: la posterioridad de la enunciación frente a la posterioridad del enunciado</w:t>
               </w:r>
@@ -3338,51 +3338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07916805"/>
+    <w:nsid w:val="D8122A2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3569,51 +3569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlota-piedehierro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7618-9124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro S&#225;ez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ga2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Chac&#243;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G&#243;mez-Jordana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/S0718-09342025011901510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/S0718-09342025011901352" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19951-9.p.0247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/bibliotecababel2023.extra1.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro Saez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/languesparole.105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G&#243;mez-Jordana Ferary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/thel.82395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03366788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana &#193;lvarez-Ejzenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/pragmalinguistica.2018.i26.13" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26378/rnlael35109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Chac&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Barrio Garc&#237;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballestero de Celis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deloor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlota-piedehierro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7618-9124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro S&#225;ez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ga2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Chac&#243;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G&#243;mez-Jordana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/S0718-09342025011901510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/S0718-09342025011901352" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19951-9.p.0247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/bibliotecababel2023.extra1.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro Saez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/languesparole.105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G&#243;mez-Jordana Ferary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/thel.82395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03366788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana &#193;lvarez-Ejzenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/pragmalinguistica.2018.i26.13" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26378/rnlael35109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Chac&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Barrio Garc&#237;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballestero de Celis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deloor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>