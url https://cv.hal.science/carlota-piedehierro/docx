--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -1118,165 +1118,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El surgimiento de &amp;quot;en plan&amp;quot; (esp.) y &amp;quot;genre&amp;quot; (fr.) como marcadores desde la pragmática integrada. Una alternativa a la gramaticalización</w:t>
+                <w:t xml:space="preserve">La polyphonie comme variable sémantique pour expliquer l’évolution de &amp;quot;en plan&amp;quot; et de &amp;quot;genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIV Simposio Internacional de la Sociedad Española de Lingüística</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedad Española de Lingüística, Jan 2026, Madrid, España</w:t>
+              <w:t xml:space="preserve">Les marqueurs discursifs non-(dé)verbaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Créteil + Université de Picardie Jules Verne, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511529v1</w:t>
+                <w:t xml:space="preserve">hal-05562816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polyphonie comme variable sémantique pour expliquer l’évolution de &amp;quot;en plan&amp;quot; et de &amp;quot;genre</w:t>
+                <w:t xml:space="preserve">El surgimiento de &amp;quot;en plan&amp;quot; (esp.) y &amp;quot;genre&amp;quot; (fr.) como marcadores desde la pragmática integrada. Una alternativa a la gramaticalización</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les marqueurs discursifs non-(dé)verbaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Créteil + Université de Picardie Jules Verne, Mar 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">LIV Simposio Internacional de la Sociedad Española de Lingüística</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Española de Lingüística, Jan 2026, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562816v1</w:t>
+                <w:t xml:space="preserve">hal-05511529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traducir en la universidad francesa el libro &amp;quot;Patrimonio del Valle del Sondondo&amp;quot; utilizando la inteligencia artificial</w:t>
               </w:r>
@@ -3338,51 +3338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8122A2C"/>
+    <w:nsid w:val="74885C9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3569,51 +3569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlota-piedehierro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7618-9124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro S&#225;ez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ga2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Chac&#243;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G&#243;mez-Jordana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/S0718-09342025011901510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/S0718-09342025011901352" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19951-9.p.0247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/bibliotecababel2023.extra1.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro Saez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/languesparole.105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G&#243;mez-Jordana Ferary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/thel.82395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03366788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana &#193;lvarez-Ejzenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/pragmalinguistica.2018.i26.13" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26378/rnlael35109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Chac&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Barrio Garc&#237;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballestero de Celis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deloor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlota-piedehierro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7618-9124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro S&#225;ez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ga2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Chac&#243;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G&#243;mez-Jordana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/S0718-09342025011901510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4151/S0718-09342025011901352" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19951-9.p.0247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/bibliotecababel2023.extra1.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro Saez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/languesparole.105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G&#243;mez-Jordana Ferary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/thel.82395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03366788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana &#193;lvarez-Ejzenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/pragmalinguistica.2018.i26.13" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26378/rnlael35109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Chac&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Barrio Garc&#237;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballestero de Celis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deloor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>