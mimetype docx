--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -955,186 +955,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sviluppo urbano, organizzazione degli spazi, mobilità interna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall’Aglio; Carlotta Franceschelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostra antica: storia di una città romana delle Marche (scavi 2006-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ante Quem, pp.11-14, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
+              <w:t xml:space="preserve">, Ante Quem, pp.437-466, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311709v1</w:t>
+                <w:t xml:space="preserve">hal-03816577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sviluppo urbano, organizzazione degli spazi, mobilità interna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall’Aglio; Carlotta Franceschelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostra antica: storia di una città romana delle Marche (scavi 2006-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ante Quem, pp.437-466, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
+              <w:t xml:space="preserve">, Ante Quem, pp.11-14, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816577v1</w:t>
+                <w:t xml:space="preserve">hal-04311709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La geografia dei luoghi</w:t>
               </w:r>
@@ -1239,272 +1239,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La periodizzazione del sito</w:t>
+                <w:t xml:space="preserve">La gestione dell'acqua in ambito urbano: approvvigionamento, distribuzione e utilizzo, smaltimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Tassinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall’Aglio; Carlotta Franceschelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostra antica: storia di una città romana delle Marche (scavi 2006-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ante Quem, pp.425-436, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
+              <w:t xml:space="preserve">, Ante Quem, pp.250-271, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816574v1</w:t>
+                <w:t xml:space="preserve">hal-03816573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestione dell'acqua in ambito urbano: approvvigionamento, distribuzione e utilizzo, smaltimento</w:t>
+                <w:t xml:space="preserve">Un edificio di fase premunicipale (struttura 20)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall’Aglio; Carlotta Franceschelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostra antica: storia di una città romana delle Marche (scavi 2006-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ante Quem, pp.250-271, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
+              <w:t xml:space="preserve">, Ante Quem, pp.195-202, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816573v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un edificio di fase premunicipale (struttura 20)</w:t>
+                <w:t xml:space="preserve">La periodizzazione del sito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Tassinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall’Aglio; Carlotta Franceschelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostra antica: storia di una città romana delle Marche (scavi 2006-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ante Quem, pp.195-202, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
+              <w:t xml:space="preserve">, Ante Quem, pp.425-436, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816570v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il lato nord-occidentale del foro</w:t>
               </w:r>
@@ -2006,51 +2006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Silani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Tassinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriele Baldelli; Fulvia Lo Schiavo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amore per l'antico. Dal Tirreno all’Adriatico, dalla Preistoria al Medioevo e oltre. Studi di antichità in ricordo di Giuliano de Marinis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scienze e Lettere, pp.829-848, 2014, 978-88-6687-076-0</w:t>
@@ -2073,186 +2073,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des zones humides dans la plaine de la Limagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La viabilità del territorio bolognese nelle carte del secolo XI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Trément. </w:t>
+              <w:t xml:space="preserve">Giovanni Feo; Francesca Roversi Monaco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.297-323, 2011</w:t>
+              <w:t xml:space="preserve">Bologna e il secolo XI. Storia, cultura, economia, istituzioni, diritto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bononia University Press, pp.441-484, 2011, 978-88-7395-596-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317543v1</w:t>
+                <w:t xml:space="preserve">hal-04319273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viabilità del territorio bolognese nelle carte del secolo XI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion des zones humides dans la plaine de la Limagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giovanni Feo; Francesca Roversi Monaco. </w:t>
+              <w:t xml:space="preserve">Frédéric Trément. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bologna e il secolo XI. Storia, cultura, economia, istituzioni, diritto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bononia University Press, pp.441-484, 2011, 978-88-7395-596-2</w:t>
+              <w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.297-323, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319273v1</w:t>
+                <w:t xml:space="preserve">hal-04317543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il paesaggio della pianura romagnola tra l’età antica e il primo medioevo</w:t>
               </w:r>
@@ -2318,173 +2318,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forlimpopoli</w:t>
+                <w:t xml:space="preserve">Cesena-Faenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall'Aglio; Ilaria Di Cocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linea e la rete. Formazione storica del sistema stradale in Emilia-Romagna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.394-395, 2006</w:t>
+              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.88-94, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314813v1</w:t>
+                <w:t xml:space="preserve">hal-04314818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesena-Faenza</w:t>
+                <w:t xml:space="preserve">Forlimpopoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall'Aglio; Ilaria Di Cocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linea e la rete. Formazione storica del sistema stradale in Emilia-Romagna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.88-94, 2006</w:t>
+              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.394-395, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314818v1</w:t>
+                <w:t xml:space="preserve">hal-04314813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faenza</w:t>
               </w:r>
@@ -2756,100 +2756,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I miliari</w:t>
+                <w:t xml:space="preserve">Faenza-Imola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall'Aglio; Ilaria Di Cocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linea e la rete. Formazione storica del sistema stradale in Emilia-Romagna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.80, 2006</w:t>
+              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.95-97, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314804v1</w:t>
+                <w:t xml:space="preserve">hal-04314821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Ferdinando Marsili (1658–1730): A pioneer in geomorphological and archaeological surveying</w:t>
               </w:r>
@@ -2924,100 +2924,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faenza-Imola</w:t>
+                <w:t xml:space="preserve">I miliari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall'Aglio; Ilaria Di Cocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linea e la rete. Formazione storica del sistema stradale in Emilia-Romagna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.95-97, 2006</w:t>
+              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.80, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314821v1</w:t>
+                <w:t xml:space="preserve">hal-04314804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspetti geomorfologici. Rapporti tra evoluzione geologica e insediamento umano nel faentino</w:t>
               </w:r>
@@ -3083,173 +3083,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analisi di stratigrafie geo-archeologiche di Forlì</w:t>
+                <w:t xml:space="preserve">Faenza. Le fasi protostorica, romana e bizantina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giancarlo Poli. </w:t>
+              <w:t xml:space="preserve">Paolo Sommella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geositi, testimoni del tempo. Fondamenti per la conservazione del patrimonio geologico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Regione Emilia-Romagna, pp.131-132, 1999, 8883420098</w:t>
+              <w:t xml:space="preserve">Luoghi e Tradizioni d’Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editalia, pp.193-198, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733513v1</w:t>
+                <w:t xml:space="preserve">hal-04733517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faenza. Le fasi protostorica, romana e bizantina</w:t>
+                <w:t xml:space="preserve">Analisi di stratigrafie geo-archeologiche di Forlì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paolo Sommella. </w:t>
+              <w:t xml:space="preserve">Giancarlo Poli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luoghi e Tradizioni d’Italia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editalia, pp.193-198, 1999</w:t>
+              <w:t xml:space="preserve">Geositi, testimoni del tempo. Fondamenti per la conservazione del patrimonio geologico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Regione Emilia-Romagna, pp.131-132, 1999, 8883420098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733517v1</w:t>
+                <w:t xml:space="preserve">hal-04733513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3261,187 +3261,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le buone pratiche per la gestione delle acque indesiderabili nella città romana: alcuni casi di studio</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management and uses of water resources in Roman towns: the case of Ostra (Ancona, Italy) and some other reflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ancient Topography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.45-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12685-023-00322-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668816v1</w:t>
+                <w:t xml:space="preserve">hal-04246035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and uses of water resources in Roman towns: the case of Ostra (Ancona, Italy) and some other reflexions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le buone pratiche per la gestione delle acque indesiderabili nella città romana: alcuni casi di studio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ancient Topography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXXIII, pp.203-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12685-023-00322-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04246035v1</w:t>
+                <w:t xml:space="preserve">hal-04668816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archeologia e mobilità urbana in età romana: due casi di studio nelle Marche</w:t>
               </w:r>
@@ -4817,51 +4817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakchias X (2002) 2006. Esempi di architettura monumentale di età ellenistica: i portali del tempio A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Tassinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fayyum Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.95-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6168,235 +6168,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestione dell’acqua nella città romana di Ostra (Ostra Vetere, Ancona): adduzione, distribuzione, evacuazione</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniele Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua publica dans la ville romaine: droit, technique, structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Carlotta Franceschelli; Pier Luigi Dall'Aglio; Laurent Lamoine, Nov 2016, Clermont-Ferrand, France. pp.107-127, </w:t>
+              <w:t xml:space="preserve">, Carlotta Franceschelli; Pier Luigi Dall'Aglio; Laurent Lamoine, Nov 2016, Clermont-Ferrand, France. pp.11-17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19272/201609101007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19272/201609101001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313873v1</w:t>
+                <w:t xml:space="preserve">hal-04313870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestione dell’acqua nella città romana di Ostra (Ostra Vetere, Ancona): adduzione, distribuzione, evacuazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Nesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua publica dans la ville romaine: droit, technique, structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Carlotta Franceschelli; Pier Luigi Dall'Aglio; Laurent Lamoine, Nov 2016, Clermont-Ferrand, France. pp.11-17, </w:t>
+              <w:t xml:space="preserve">, Carlotta Franceschelli; Pier Luigi Dall'Aglio; Laurent Lamoine, Nov 2016, Clermont-Ferrand, France. pp.107-127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19272/201609101001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19272/201609101007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313870v1</w:t>
+                <w:t xml:space="preserve">hal-04313873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influenza dei modelli architettonici di Roma in Italia centrale: il foro di Ostra (AN)</w:t>
               </w:r>
@@ -6408,51 +6408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Tassinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centro y periferia en el mundo clásico/Centre and periphery in the ancient world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, José María Álvarez; Trinidad Nogales; Isabel Rodà, 2013, Mérida, Spain. pp.907-911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6693,51 +6693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Tassinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Convegno Internazionale di Studi Veleiati</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pier Luigi Dall’Aglio; Carlotta Franceschelli; Lauretta Maganzani, Sep 2013, Lugagnano Val d'Arda, Italy. pp.355-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8591,51 +8591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F46ABB6"/>
+    <w:nsid w:val="24C106A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8822,51 +8822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlotta-franceschelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121233685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89151776815018012225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071040641" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04312876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Franceschelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Dall&#8217;Aglio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marabini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauretta Maganzani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Nesci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pellegrini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Savelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tassinari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Silani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2411(08)" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668816v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-023-00322-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Donatis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Guerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Guerra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/quageo-2017-0028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/240854" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ferrari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Roversi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Storchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12877" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Girardy-Caillat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/116137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marconi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianbattista Vai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gaspare Zuffa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/20728" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gualdrini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201609101007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201609101001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313076v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giorgi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Aldrovandi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312786v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839296v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/169524" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bertacchini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Di Cocco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733442v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733504v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo del Grande" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Donati" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabbianelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gualdrini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Benericetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240086v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240085v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Roversi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benatti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Boschi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlotta-franceschelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121233685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89151776815018012225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071040641" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04312876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Franceschelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Dall&#8217;Aglio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marabini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauretta Maganzani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Nesci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pellegrini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Savelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tassinari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Silani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2411(08)" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-023-00322-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Donatis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Guerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Guerra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/quageo-2017-0028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/240854" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ferrari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Roversi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Storchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12877" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Girardy-Caillat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/116137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marconi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianbattista Vai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gaspare Zuffa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/20728" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gualdrini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201609101001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201609101007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313076v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giorgi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Aldrovandi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312786v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839296v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/169524" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bertacchini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Di Cocco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733442v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733504v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo del Grande" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Donati" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabbianelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gualdrini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Benericetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240086v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240085v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Roversi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benatti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Boschi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>