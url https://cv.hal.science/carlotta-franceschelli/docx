--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -955,311 +955,311 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sviluppo urbano, organizzazione degli spazi, mobilità interna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La geografia dei luoghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Nesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall’Aglio; Carlotta Franceschelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostra antica: storia di una città romana delle Marche (scavi 2006-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ante Quem, pp.437-466, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
+              <w:t xml:space="preserve">, Ante Quem, pp.35-43, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816577v1</w:t>
+                <w:t xml:space="preserve">hal-03816563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sviluppo urbano, organizzazione degli spazi, mobilità interna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall’Aglio; Carlotta Franceschelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostra antica: storia di una città romana delle Marche (scavi 2006-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ante Quem, pp.11-14, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
+              <w:t xml:space="preserve">, Ante Quem, pp.437-466, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311709v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La geografia dei luoghi</w:t>
+                <w:t xml:space="preserve">Introduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniele Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall’Aglio; Carlotta Franceschelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostra antica: storia di una città romana delle Marche (scavi 2006-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ante Quem, pp.35-43, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
+              <w:t xml:space="preserve">, Ante Quem, pp.11-14, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816563v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestione dell'acqua in ambito urbano: approvvigionamento, distribuzione e utilizzo, smaltimento</w:t>
               </w:r>
@@ -1484,173 +1484,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il lato nord-occidentale del foro</w:t>
+                <w:t xml:space="preserve">Il sistema 'a pozzetti' del foro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall’Aglio; Carlotta Franceschelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostra antica: storia di una città romana delle Marche (scavi 2006-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ante Quem, pp.119-178, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
+              <w:t xml:space="preserve">, Ante Quem, pp.212-236, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816567v1</w:t>
+                <w:t xml:space="preserve">hal-03816571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il sistema 'a pozzetti' del foro</w:t>
+                <w:t xml:space="preserve">Il lato nord-occidentale del foro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall’Aglio; Carlotta Franceschelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostra antica: storia di una città romana delle Marche (scavi 2006-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ante Quem, pp.212-236, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
+              <w:t xml:space="preserve">, Ante Quem, pp.119-178, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816571v1</w:t>
+                <w:t xml:space="preserve">hal-03816567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La centuriazione della media valle del Misa</w:t>
               </w:r>
@@ -2318,319 +2318,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesena-Faenza</w:t>
+                <w:t xml:space="preserve">Forlimpopoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall'Aglio; Ilaria Di Cocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linea e la rete. Formazione storica del sistema stradale in Emilia-Romagna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.88-94, 2006</w:t>
+              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.394-395, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314818v1</w:t>
+                <w:t xml:space="preserve">hal-04314813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forlimpopoli</w:t>
+                <w:t xml:space="preserve">Faenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall'Aglio; Ilaria Di Cocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linea e la rete. Formazione storica del sistema stradale in Emilia-Romagna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.394-395, 2006</w:t>
+              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.392-393, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314813v1</w:t>
+                <w:t xml:space="preserve">hal-04314817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faenza</w:t>
+                <w:t xml:space="preserve">Le stazioni di posta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall'Aglio; Ilaria Di Cocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linea e la rete. Formazione storica del sistema stradale in Emilia-Romagna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.392-393, 2006</w:t>
+              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.65, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314817v1</w:t>
+                <w:t xml:space="preserve">hal-04313574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stazioni di posta</w:t>
+                <w:t xml:space="preserve">Cesena-Faenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall'Aglio; Ilaria Di Cocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linea e la rete. Formazione storica del sistema stradale in Emilia-Romagna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.65, 2006</w:t>
+              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.88-94, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313574v1</w:t>
+                <w:t xml:space="preserve">hal-04314818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centuriazione e viabilità</w:t>
               </w:r>
@@ -5691,64 +5691,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Roversi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Nesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I sistemi di smaltimento delle acque nel mondo antico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maurizio Buora; Stefano Magnani, Apr 2017, Aquileia, Italy. pp.453-472</w:t>
@@ -6278,77 +6278,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Nesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua publica dans la ville romaine: droit, technique, structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carlotta Franceschelli; Pier Luigi Dall'Aglio; Laurent Lamoine, Nov 2016, Clermont-Ferrand, France. pp.107-127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8591,51 +8591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24C106A4"/>
+    <w:nsid w:val="0B5D4915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8822,51 +8822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlotta-franceschelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121233685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89151776815018012225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071040641" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04312876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Franceschelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Dall&#8217;Aglio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marabini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauretta Maganzani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Nesci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pellegrini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Savelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tassinari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Silani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2411(08)" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-023-00322-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Donatis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Guerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Guerra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/quageo-2017-0028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/240854" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ferrari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Roversi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Storchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12877" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Girardy-Caillat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/116137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marconi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianbattista Vai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gaspare Zuffa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/20728" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gualdrini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201609101001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201609101007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313076v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giorgi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Aldrovandi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312786v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839296v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/169524" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bertacchini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Di Cocco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733442v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733504v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo del Grande" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Donati" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabbianelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gualdrini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Benericetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240086v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240085v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Roversi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benatti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Boschi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlotta-franceschelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121233685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89151776815018012225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071040641" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04312876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Franceschelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Dall&#8217;Aglio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marabini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauretta Maganzani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Nesci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pellegrini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Savelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tassinari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Silani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2411(08)" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-023-00322-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Donatis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Guerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Guerra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/quageo-2017-0028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/240854" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ferrari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Roversi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Storchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12877" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Girardy-Caillat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/116137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marconi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianbattista Vai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gaspare Zuffa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/20728" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gualdrini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201609101001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201609101007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313076v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giorgi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Aldrovandi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312786v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839296v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/169524" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bertacchini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Di Cocco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733442v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733504v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo del Grande" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Donati" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabbianelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gualdrini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Benericetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240086v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240085v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Roversi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benatti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Boschi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>