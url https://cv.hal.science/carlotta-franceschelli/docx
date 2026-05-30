--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -955,384 +955,397 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La geografia dei luoghi</w:t>
+                <w:t xml:space="preserve">La centuriazione della media valle del Misa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniele Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall’Aglio; Carlotta Franceschelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostra antica: storia di una città romana delle Marche (scavi 2006-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ante Quem, pp.35-43, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
+              <w:t xml:space="preserve">, Ante Quem, pp.67-85, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816563v1</w:t>
+                <w:t xml:space="preserve">hal-03816550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sviluppo urbano, organizzazione degli spazi, mobilità interna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La geografia dei luoghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Nesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall’Aglio; Carlotta Franceschelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostra antica: storia di una città romana delle Marche (scavi 2006-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ante Quem, pp.437-466, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
+              <w:t xml:space="preserve">, Ante Quem, pp.35-43, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816577v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sviluppo urbano, organizzazione degli spazi, mobilità interna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall’Aglio; Carlotta Franceschelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostra antica: storia di una città romana delle Marche (scavi 2006-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ante Quem, pp.11-14, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
+              <w:t xml:space="preserve">, Ante Quem, pp.437-466, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311709v1</w:t>
+                <w:t xml:space="preserve">hal-03816577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestione dell'acqua in ambito urbano: approvvigionamento, distribuzione e utilizzo, smaltimento</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall’Aglio; Carlotta Franceschelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostra antica: storia di una città romana delle Marche (scavi 2006-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ante Quem, pp.250-271, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
+              <w:t xml:space="preserve">, Ante Quem, pp.11-14, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816573v1</w:t>
+                <w:t xml:space="preserve">hal-04311709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un edificio di fase premunicipale (struttura 20)</w:t>
               </w:r>
@@ -1484,100 +1497,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il sistema 'a pozzetti' del foro</w:t>
+                <w:t xml:space="preserve">La gestione dell'acqua in ambito urbano: approvvigionamento, distribuzione e utilizzo, smaltimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall’Aglio; Carlotta Franceschelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostra antica: storia di una città romana delle Marche (scavi 2006-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ante Quem, pp.212-236, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
+              <w:t xml:space="preserve">, Ante Quem, pp.250-271, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816571v1</w:t>
+                <w:t xml:space="preserve">hal-03816573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il lato nord-occidentale del foro</w:t>
               </w:r>
@@ -1630,113 +1643,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La centuriazione della media valle del Misa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Il sistema 'a pozzetti' del foro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall’Aglio; Carlotta Franceschelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostra antica: storia di una città romana delle Marche (scavi 2006-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ante Quem, pp.67-85, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
+              <w:t xml:space="preserve">, Ante Quem, pp.212-236, 2020, Ricerche / Maior (9), 978-88-7849-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816550v1</w:t>
+                <w:t xml:space="preserve">hal-03816571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formazione del nome Adriatico</w:t>
               </w:r>
@@ -2073,186 +2073,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viabilità del territorio bolognese nelle carte del secolo XI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion des zones humides dans la plaine de la Limagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giovanni Feo; Francesca Roversi Monaco. </w:t>
+              <w:t xml:space="preserve">Frédéric Trément. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bologna e il secolo XI. Storia, cultura, economia, istituzioni, diritto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bononia University Press, pp.441-484, 2011, 978-88-7395-596-2</w:t>
+              <w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.297-323, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319273v1</w:t>
+                <w:t xml:space="preserve">hal-04317543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des zones humides dans la plaine de la Limagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La viabilità del territorio bolognese nelle carte del secolo XI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Trément. </w:t>
+              <w:t xml:space="preserve">Giovanni Feo; Francesca Roversi Monaco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.297-323, 2011</w:t>
+              <w:t xml:space="preserve">Bologna e il secolo XI. Storia, cultura, economia, istituzioni, diritto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bononia University Press, pp.441-484, 2011, 978-88-7395-596-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317543v1</w:t>
+                <w:t xml:space="preserve">hal-04319273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il paesaggio della pianura romagnola tra l’età antica e il primo medioevo</w:t>
               </w:r>
@@ -2318,706 +2318,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forlimpopoli</w:t>
+                <w:t xml:space="preserve">I miliari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall'Aglio; Ilaria Di Cocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linea e la rete. Formazione storica del sistema stradale in Emilia-Romagna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.394-395, 2006</w:t>
+              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.80, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314813v1</w:t>
+                <w:t xml:space="preserve">hal-04314804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faenza</w:t>
+                <w:t xml:space="preserve">Faenza-Imola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall'Aglio; Ilaria Di Cocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linea e la rete. Formazione storica del sistema stradale in Emilia-Romagna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.392-393, 2006</w:t>
+              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.95-97, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314817v1</w:t>
+                <w:t xml:space="preserve">hal-04314821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stazioni di posta</w:t>
+                <w:t xml:space="preserve">Luigi Ferdinando Marsili (1658–1730): A pioneer in geomorphological and archaeological surveying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pier Luigi Dall'Aglio; Ilaria Di Cocco. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marabini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gian Battista Vai; William Glen Elliot Caldwell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La linea e la rete. Formazione storica del sistema stradale in Emilia-Romagna</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Origins of Geology in Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geological Society of America, pp.120-135, 2006, Special papers (411), 0-8137-2411-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/2006.2411(08)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313574v1</w:t>
+                <w:t xml:space="preserve">hal-04319285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesena-Faenza</w:t>
+                <w:t xml:space="preserve">Forlimpopoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall'Aglio; Ilaria Di Cocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linea e la rete. Formazione storica del sistema stradale in Emilia-Romagna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.88-94, 2006</w:t>
+              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.394-395, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314818v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centuriazione e viabilità</w:t>
+                <w:t xml:space="preserve">Faenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall'Aglio; Ilaria Di Cocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linea e la rete. Formazione storica del sistema stradale in Emilia-Romagna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.141-155, 2006</w:t>
+              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.392-393, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314823v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forlì</w:t>
+                <w:t xml:space="preserve">Le stazioni di posta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall'Aglio; Ilaria Di Cocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linea e la rete. Formazione storica del sistema stradale in Emilia-Romagna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.393-394, 2006</w:t>
+              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.65, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314814v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faenza-Imola</w:t>
+                <w:t xml:space="preserve">Cesena-Faenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall'Aglio; Ilaria Di Cocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linea e la rete. Formazione storica del sistema stradale in Emilia-Romagna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.95-97, 2006</w:t>
+              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.88-94, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314821v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Ferdinando Marsili (1658–1730): A pioneer in geomorphological and archaeological surveying</w:t>
+                <w:t xml:space="preserve">Centuriazione e viabilità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Gian Battista Vai; William Glen Elliot Caldwell. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pier Luigi Dall'Aglio; Ilaria Di Cocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Origins of Geology in Italy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La linea e la rete. Formazione storica del sistema stradale in Emilia-Romagna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.141-155, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/2006.2411(08)⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04319285v1</w:t>
+                <w:t xml:space="preserve">hal-04314823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I miliari</w:t>
+                <w:t xml:space="preserve">Forlì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Luigi Dall'Aglio; Ilaria Di Cocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linea e la rete. Formazione storica del sistema stradale in Emilia-Romagna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.80, 2006</w:t>
+              <w:t xml:space="preserve">, Touring club italiano; Regione Emilia-Romagna, pp.393-394, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314804v1</w:t>
+                <w:t xml:space="preserve">hal-04314814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspetti geomorfologici. Rapporti tra evoluzione geologica e insediamento umano nel faentino</w:t>
               </w:r>
@@ -4189,187 +4189,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre voies de terre et voies d’eau : l’évolution du voyage en Italie Padane, entre l’Itinerarium Burdigalense et le témoignage de Sidoine Apollinaire</w:t>
+                <w:t xml:space="preserve">Néris-les-Bains. L'alimentation en eau de Néris-les-Bains à l'époque romaine : les aqueducs des Combes et des Viviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan d'activité 2013 de la DRAC Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.42-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319300v1</w:t>
+                <w:t xml:space="preserve">hal-04311647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néris-les-Bains. L'alimentation en eau de Néris-les-Bains à l'époque romaine : les aqueducs des Combes et des Viviers</w:t>
+                <w:t xml:space="preserve">Entre voies de terre et voies d’eau : l’évolution du voyage en Italie Padane, entre l’Itinerarium Burdigalense et le témoignage de Sidoine Apollinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan d'activité 2013 de la DRAC Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.12877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311647v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neriomagus/Aquae Nerii : Une agglomération secondaire de la cité des Bituriges Cubes (Néris-les-Bains, Allier)</w:t>
               </w:r>
@@ -4526,226 +4526,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de transmission de la morphologie agraire : pérennisation’ et ‘effacement’ de la centuriation romaine dans la plaine sud du Pô</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Provenance of the Cotignola quarry sands (northern Apennines) as a tool for palaeogeographical studies on the action of Senio and Santerno rivers in the Romagna floodplain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marabini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianbattista Vai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Gaspare Zuffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agri centuriati. An International Journal of Landscape Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Il Quaternario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1B), pp.139-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313090v1</w:t>
+                <w:t xml:space="preserve">hal-04314898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance of the Cotignola quarry sands (northern Apennines) as a tool for palaeogeographical studies on the action of Senio and Santerno rivers in the Romagna floodplain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques de transmission de la morphologie agraire : pérennisation’ et ‘effacement’ de la centuriation romaine dans la plaine sud du Pô</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gian Gaspare Zuffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Quaternario</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agri centuriati. An International Journal of Landscape Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.77-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/116137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314898v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Abbé, À la conquête des étangs. L’aménagement de l’espace en Languedoc méditerranéen (XIIe-XVe siècle), Toulouse, Presses Universitaires du Mirail, 2006, pp. 332</w:t>
               </w:r>
@@ -5180,247 +5180,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville d’Ostra (Ostra Vetere, Italie) au Ve-VIIe s. ap. J.-C., entre crise et résilience</w:t>
+                <w:t xml:space="preserve">Geografia fisica e viabilità di età romana e altomedievale nella bassa pianura Vercellese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crises et résiliences urbaines. Vivre avec les risques dans les villes, de l’Antiquité au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ricardo González-Villaescusa; Jonas Parétias; Marguerite Ronin, Nov 2023, Lillebonne, France</w:t>
+              <w:t xml:space="preserve">VIII Congresso di topografia antica in memoria di Giovanni Uggeri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Cazzola; Alessandra Fiocca; Laura Ramaciotti, Jun 2023, Ferrare, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311597v1</w:t>
+                <w:t xml:space="preserve">hal-04479236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bonnes pratiques dans la gestion des eaux indésirables en ville : des études de cas en Italie romaine</w:t>
+                <w:t xml:space="preserve">La ville d’Ostra (Ostra Vetere, Italie) au Ve-VIIe s. ap. J.-C., entre crise et résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement et architecture à Delphes dans l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amélie Perrier, May 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">Crises et résiliences urbaines. Vivre avec les risques dans les villes, de l’Antiquité au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ricardo González-Villaescusa; Jonas Parétias; Marguerite Ronin, Nov 2023, Lillebonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479208v1</w:t>
+                <w:t xml:space="preserve">hal-04311597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geografia fisica e viabilità di età romana e altomedievale nella bassa pianura Vercellese</w:t>
+                <w:t xml:space="preserve">Les bonnes pratiques dans la gestion des eaux indésirables en ville : des études de cas en Italie romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Congresso di topografia antica in memoria di Giovanni Uggeri</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franco Cazzola; Alessandra Fiocca; Laura Ramaciotti, Jun 2023, Ferrare, Italy</w:t>
+              <w:t xml:space="preserve">Environnement et architecture à Delphes dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Perrier, May 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479236v1</w:t>
+                <w:t xml:space="preserve">hal-04479208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nascita di Ostra e le fasi costruttive del tempio principale della città</w:t>
               </w:r>
@@ -5691,64 +5691,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Roversi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Nesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I sistemi di smaltimento delle acque nel mondo antico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maurizio Buora; Stefano Magnani, Apr 2017, Aquileia, Italy. pp.453-472</w:t>
@@ -6168,891 +6168,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestione dell’acqua nella città romana di Ostra (Ostra Vetere, Ancona): adduzione, distribuzione, evacuazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Nesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua publica dans la ville romaine: droit, technique, structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Carlotta Franceschelli; Pier Luigi Dall'Aglio; Laurent Lamoine, Nov 2016, Clermont-Ferrand, France. pp.11-17, </w:t>
+              <w:t xml:space="preserve">, Carlotta Franceschelli; Pier Luigi Dall'Aglio; Laurent Lamoine, Nov 2016, Clermont-Ferrand, France. pp.107-127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19272/201609101001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19272/201609101007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313870v1</w:t>
+                <w:t xml:space="preserve">hal-04313873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestione dell’acqua nella città romana di Ostra (Ostra Vetere, Ancona): adduzione, distribuzione, evacuazione</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniele Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua publica dans la ville romaine: droit, technique, structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Carlotta Franceschelli; Pier Luigi Dall'Aglio; Laurent Lamoine, Nov 2016, Clermont-Ferrand, France. pp.107-127, </w:t>
+              <w:t xml:space="preserve">, Carlotta Franceschelli; Pier Luigi Dall'Aglio; Laurent Lamoine, Nov 2016, Clermont-Ferrand, France. pp.11-17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19272/201609101007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19272/201609101001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313873v1</w:t>
+                <w:t xml:space="preserve">hal-04313870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influenza dei modelli architettonici di Roma in Italia centrale: il foro di Ostra (AN)</w:t>
+                <w:t xml:space="preserve">Monumentalizzazione degli spazi pubblici e partecipazione alla vita politica nel municipium romano di Ostra (Ostra Vetere, Ancona)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Tassinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centro y periferia en el mundo clásico/Centre and periphery in the ancient world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, José María Álvarez; Trinidad Nogales; Isabel Rodà, 2013, Mérida, Spain. pp.907-911</w:t>
+              <w:t xml:space="preserve">IV Convegno Internazionale di Studi Veleiati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pier Luigi Dall’Aglio; Carlotta Franceschelli; Lauretta Maganzani, Sep 2013, Lugagnano Val d'Arda, Italy. pp.355-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313093v1</w:t>
+                <w:t xml:space="preserve">hal-04313085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centuriazione e geografia fisica: tra teoria e prassi. Pianificazione territoriale e gestione delle acque alla prova di un ambiente naturale dinamico. L’esempio della Pianura Padana</w:t>
+                <w:t xml:space="preserve">L’influenza dei modelli architettonici di Roma in Italia centrale: il foro di Ostra (AN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Tassinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riparia, un patrimoine culturel. La gestion intégrée des bords de l’eau. Atelier Savoirs et pratiques de gestion intégrée des bords de l’eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ella Hermon; Anne Watelet, Apr 2012, Sudbury, Canada. pp.21-38</w:t>
+              <w:t xml:space="preserve">Centro y periferia en el mundo clásico/Centre and periphery in the ancient world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, José María Álvarez; Trinidad Nogales; Isabel Rodà, 2013, Mérida, Spain. pp.907-911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313076v1</w:t>
+                <w:t xml:space="preserve">hal-04313093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione al volume. Attorno a Veleia romana: la Tabula Alimentaria e altre questioni</w:t>
+                <w:t xml:space="preserve">Centuriazione e geografia fisica: tra teoria e prassi. Pianificazione territoriale e gestione delle acque alla prova di un ambiente naturale dinamico. L’esempio della Pianura Padana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauretta Maganzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Convegno Internazionale di Studi Veleiati</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pier Luigi Dall’Aglio; Carlotta Franceschelli; Lauretta Maganzani, Sep 2013, Lugagnano Val d'Arda, Italy. pp.19-26</w:t>
+              <w:t xml:space="preserve">Riparia, un patrimoine culturel. La gestion intégrée des bords de l’eau. Atelier Savoirs et pratiques de gestion intégrée des bords de l’eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ella Hermon; Anne Watelet, Apr 2012, Sudbury, Canada. pp.21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313083v1</w:t>
+                <w:t xml:space="preserve">hal-04313076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monumentalizzazione degli spazi pubblici e partecipazione alla vita politica nel municipium romano di Ostra (Ostra Vetere, Ancona)</w:t>
+                <w:t xml:space="preserve">Introduzione al volume. Attorno a Veleia romana: la Tabula Alimentaria e altre questioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristian Tassinari</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauretta Maganzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Convegno Internazionale di Studi Veleiati</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pier Luigi Dall’Aglio; Carlotta Franceschelli; Lauretta Maganzani, Sep 2013, Lugagnano Val d'Arda, Italy. pp.355-378</w:t>
+              <w:t xml:space="preserve">, Pier Luigi Dall’Aglio; Carlotta Franceschelli; Lauretta Maganzani, Sep 2013, Lugagnano Val d'Arda, Italy. pp.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313085v1</w:t>
+                <w:t xml:space="preserve">hal-04313083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient landscape changes in the North Marche region: an archaeological and geomorphological appraisal in the Cesano valley</w:t>
+                <w:t xml:space="preserve">Bonifiche e regimazioni idrauliche tra pianificazione e gestione del territorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales. Nature, intensités, échelles et temporalités des changements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédérique Bertoncello; Frank Braemer, Oct 2011, Antibes, France. pp.101-112</w:t>
+              <w:t xml:space="preserve">Caminhos da Água. Paisagens e usos na longa duração</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manuela Martins; Isabel Vaz de Freitas; Maria Isabel Del Val Valdivieso, Nov 2009, Braga, Portugal. pp.77-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312838v1</w:t>
+                <w:t xml:space="preserve">halshs-04312786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les distributions viritanes de 173 av. J.-C. dans l'ager Ligustinus et Gallicus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient landscape changes in the North Marche region: an archaeological and geomorphological appraisal in the Cesano valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Silani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Aldrovandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer les territoires, les patrimoines et les crises. Le quotidien municipal II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Lamoine; Clara Berrendonner; Mireille Cébeillac-Gervasoni, Oct 2012, Clermont-Ferrand, France. pp.103-114</w:t>
+              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales. Nature, intensités, échelles et temporalités des changements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédérique Bertoncello; Frank Braemer, Oct 2011, Antibes, France. pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311542v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonifiche e regimazioni idrauliche tra pianificazione e gestione del territorio</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les distributions viritanes de 173 av. J.-C. dans l'ager Ligustinus et Gallicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caminhos da Água. Paisagens e usos na longa duração</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Manuela Martins; Isabel Vaz de Freitas; Maria Isabel Del Val Valdivieso, Nov 2009, Braga, Portugal. pp.77-104</w:t>
+              <w:t xml:space="preserve">Gérer les territoires, les patrimoines et les crises. Le quotidien municipal II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Lamoine; Clara Berrendonner; Mireille Cébeillac-Gervasoni, Oct 2012, Clermont-Ferrand, France. pp.103-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04312786v1</w:t>
+                <w:t xml:space="preserve">hal-04311542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestione delle acque e organizzazione dello spazio agrario nel Grand Marais de Limagne in et à romana</w:t>
               </w:r>
@@ -7401,51 +7401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Di Cocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Congresso Nazionale ASITA : GEOMATICA per l'Ambiente, il Territorio e il Patrimonio Culturale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Perugia, Italy. pp.1043-1047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8591,51 +8591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B5D4915"/>
+    <w:nsid w:val="5FC25158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8822,51 +8822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlotta-franceschelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121233685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89151776815018012225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071040641" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04312876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Franceschelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Dall&#8217;Aglio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marabini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauretta Maganzani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Nesci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pellegrini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Savelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tassinari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Silani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2411(08)" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-023-00322-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Donatis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Guerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Guerra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/quageo-2017-0028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/240854" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ferrari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Roversi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Storchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12877" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Girardy-Caillat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/116137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marconi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianbattista Vai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gaspare Zuffa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/20728" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gualdrini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201609101001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201609101007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313076v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313083v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giorgi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Aldrovandi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312786v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839296v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/169524" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bertacchini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Di Cocco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733442v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733504v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo del Grande" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Donati" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabbianelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gualdrini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Benericetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240086v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240085v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Roversi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benatti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Boschi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlotta-franceschelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121233685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/89151776815018012225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071040641" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04312876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Franceschelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Dall&#8217;Aglio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marabini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauretta Maganzani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Nesci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pellegrini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Savelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tassinari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Silani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2006.2411(08)" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314817v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314814v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-023-00322-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Donatis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Guerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Guerra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/quageo-2017-0028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/240854" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ferrari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Roversi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Storchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311647v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12877" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Girardy-Caillat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marconi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianbattista Vai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gaspare Zuffa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/116137" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/20728" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gualdrini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479236v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311597v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201609101007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201609101001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313093v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312786v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312838v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giorgi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Aldrovandi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839296v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/169524" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bertacchini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Di Cocco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733442v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733504v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo del Grande" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Donati" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabbianelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gualdrini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Benericetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240086v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240085v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Roversi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benatti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Boschi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>