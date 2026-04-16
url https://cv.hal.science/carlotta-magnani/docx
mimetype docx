--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -160,191 +160,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expériences des mesures sanitaires au prisme des catégories axiologiques de l’action : enquête auprès des personnes accueillies dans des structures de l’urgence sociale .</w:t>
+                <w:t xml:space="preserve">Entre distanciation physique et proximité sociale. Une proxémie de l’accueil en temps de pandémie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mininel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Egrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actions en Santé Publique et COVID-19. 2ème journée annuelle de l’ISSPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISSPAM; SESSTIM, Dec 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Anthropologie et Covid-19. États, expériences et incertitudes en temps de pandémie. Colloque Amades: Anthropologie et Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amades: Anthropologie Médicale Appliquée au Développement et à la Santé, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030053v1</w:t>
+                <w:t xml:space="preserve">hal-04030080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre distanciation physique et proximité sociale. Une proxémie de l’accueil en temps de pandémie.</w:t>
+                <w:t xml:space="preserve">Les expériences des mesures sanitaires au prisme des catégories axiologiques de l’action : enquête auprès des personnes accueillies dans des structures de l’urgence sociale .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Magnani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Egrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et Covid-19. États, expériences et incertitudes en temps de pandémie. Colloque Amades: Anthropologie et Covid-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amades: Anthropologie Médicale Appliquée au Développement et à la Santé, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Actions en Santé Publique et COVID-19. 2ème journée annuelle de l’ISSPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSPAM; SESSTIM, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030080v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -401,51 +401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Egrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Kra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -632,51 +632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la peste au covid-19. Une étude comparée des réactions face aux &amp;quot;indésirables&amp;quot; et aux &amp;quot;vulnérables&amp;quot; en temps d'épidémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Egrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelley Sams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Egrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Kra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -922,51 +922,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement du Cloud Nvivo sur Mac OS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Egrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelley Sams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1345,51 +1345,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6D0F5D6"/>
+    <w:nsid w:val="1EC05AD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1576,51 +1576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlotta-magnani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6880-400X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Magnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mininel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Sams" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Beauvieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Kra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8322.12685" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/cambio-22959" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03784965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813004659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03139209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daguzan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kaszuba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Farnarier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlotta-magnani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6880-400X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030080v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Magnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mininel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Sams" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Beauvieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Kra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8322.12685" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/cambio-22959" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03784965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813004659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03139209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daguzan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kaszuba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Farnarier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>