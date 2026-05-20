--- v1 (2026-04-16)
+++ v2 (2026-05-20)
@@ -160,442 +160,520 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre distanciation physique et proximité sociale. Une proxémie de l’accueil en temps de pandémie.</w:t>
+                <w:t xml:space="preserve">Les expériences des mesures sanitaires au prisme des catégories axiologiques de l’action : enquête auprès des personnes accueillies dans des structures de l’urgence sociale .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Magnani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Egrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et Covid-19. États, expériences et incertitudes en temps de pandémie. Colloque Amades: Anthropologie et Covid-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amades: Anthropologie Médicale Appliquée au Développement et à la Santé, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Actions en Santé Publique et COVID-19. 2ème journée annuelle de l’ISSPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSPAM; SESSTIM, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030080v1</w:t>
+                <w:t xml:space="preserve">hal-04030053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expériences des mesures sanitaires au prisme des catégories axiologiques de l’action : enquête auprès des personnes accueillies dans des structures de l’urgence sociale .</w:t>
+                <w:t xml:space="preserve">Entre distanciation physique et proximité sociale. Une proxémie de l’accueil en temps de pandémie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mininel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Egrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actions en Santé Publique et COVID-19. 2ème journée annuelle de l’ISSPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISSPAM; SESSTIM, Dec 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Anthropologie et Covid-19. États, expériences et incertitudes en temps de pandémie. Colloque Amades: Anthropologie et Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amades: Anthropologie Médicale Appliquée au Développement et à la Santé, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030053v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘…but not gagged’: Responding to Covid‐19 and its control measures in France, Italy and the USA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hygiène et toucher en clinique : une lecture anthropologique des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1467-8322.12685⟩</w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (4), pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2025.0306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517492v1</w:t>
+                <w:t xml:space="preserve">hal-05623206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘…but not gagged’: Responding to Covid‐19 and its control measures in France, Italy and the USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelley Sams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Beauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Egrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Kra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (6), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-8322.12685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Outil Présantés: verso un nuovo equilibrio tra osservazione e intervento diretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Fano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambio. Rivista sulle Trasformazioni Sociali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (15), pp.61-72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/cambio-22959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -605,150 +683,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la peste au covid-19. Une étude comparée des réactions face aux &amp;quot;indésirables&amp;quot; et aux &amp;quot;vulnérables&amp;quot; en temps d'épidémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Egrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les épidémies au prisme des SHS. De quelles crises les épidémies sont-elles porteuses ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-154, 2022, 9782813004659. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.6000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -758,147 +836,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourning while fighting for justice: The first months of the NOI DENUNCEREMO association, Bergamo, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelley Sams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Egrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Kra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -908,124 +986,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement du Cloud Nvivo sur Mac OS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Egrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelley Sams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tutoriel en accès libre (Creative Common), Laboratoire Population Environnement Développement, UMR IRD-Aix-Marseille Univ, et Réseau Anthropologie des épidémies émergentes (RAEE), Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03139209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1035,249 +1113,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sans-abris à Marseille: ce que les chiffres révèlent. L'essentiel du recensement 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daguzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Kaszuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Farnarier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ville de Marseille; Hôpital Européen de Marseille; ARS PACA; Direction Départementale de l'Emploi, du Travail et de Solidarité. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet TREPSAM. Trajectoire de soins des personnes sans abri à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Farnarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Fano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMI 3189 Environement, santé, sociétés. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03454716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1345,51 +1423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EC05AD0"/>
+    <w:nsid w:val="58CF6226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1576,51 +1654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlotta-magnani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6880-400X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030080v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Magnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mininel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Sams" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Beauvieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Kra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8322.12685" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/cambio-22959" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03784965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813004659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03139209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daguzan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kaszuba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Farnarier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carlotta-magnani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6880-400X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Magnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mininel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2025.0306" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Sams" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Beauvieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Kra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8322.12685" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/cambio-22959" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03784965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813004659" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03139209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daguzan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kaszuba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Farnarier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>