--- v0 (2026-03-12)
+++ v1 (2026-04-09)
@@ -1092,261 +1092,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02503718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la défiguration à l’embellissement urbain : la publicité et la naissance d’une conscience paysagère à Shanghai (1905-1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65-3 (3), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.653.0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sonder les vestiges photographiques : une archéologie de la publicité urbaine à Shanghai (début du XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51, pp.115-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edc.8206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02317075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digging Up Lost Billboards: A Photographic Archaeology of Outdoor Advertising in Early Twentieth-Century Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chinese Historical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (2), pp.118-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1547402X.2018.1522819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02317060v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-02317098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping Modern Shanghai: Colonialism in China's Global City by Isabella Jackson</w:t>
               </w:r>
@@ -2088,191 +2088,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04194570v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction to HistText – an Integrated Framework for the Datafication of Massive, Multilingual Digital Corpora. Fifth Annual GHI Conference on Digital Humanities and Digital History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datafication in the Historical Humanities: Reconsidering Traditional Understandings of Sources and Data, Fifth Annual GHI Conference on Digital Humanities and Digital History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Washington, D.C., United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Local elites with global outreach: A bilingual topic modeling of the Shanghai press (1919-1949)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Foundations in Chinese Digital History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704753v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03704756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice in Dataland: Stepping through the Digital Mirror</w:t>
               </w:r>
@@ -4520,51 +4520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Armand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2026.a979915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2026.a979917" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JDH-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JDH-2024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/nk8x-8d47" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178820v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blouin Baptiste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.11756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.064.0157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963926820000553" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.149.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v5i1.117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhmas/jraa029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10512P06" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8206" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1547402X.2018.1522819" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.653.0094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2018.0025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.10.3.135-150" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hen-Hsen Huang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194570v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auguste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743814" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuying Cao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Tan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/document/6743833/?reload=true&amp;amp;arnumber=6743833" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743833" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materia-sinica.huma-num.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/isbn/9783112206096/html?lang=en&amp;amp;fbclid=IwY2xjawLJ63NleHRuA2FlbQIxMQBicmlkETFqanJtbkdHZnUxVmJQVzgzAR5xMXjFjN6InhxEmv7Zceq-f7TGhKkeKeQ0pSB73oWnwK0DThqchYeiAXjciQ_aem_qQd4K7XOmIP7kBLWlmnnBA" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111336343/html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111336343" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752763v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601361v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111390000" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Huei-Min" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/61540" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520479" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04959779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111374437-006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Min Sun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520479_002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520479_009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004520479/BP000011.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520479_004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0239.08" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kletzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.9169" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01551645v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Armand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2026.a979915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2026.a979917" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JDH-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JDH-2024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/nk8x-8d47" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178820v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blouin Baptiste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.11756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.064.0157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963926820000553" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.149.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v5i1.117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhmas/jraa029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10512P06" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.653.0094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1547402X.2018.1522819" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2018.0025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.10.3.135-150" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hen-Hsen Huang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194570v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auguste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743814" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuying Cao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Tan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/document/6743833/?reload=true&amp;amp;arnumber=6743833" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743833" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materia-sinica.huma-num.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/isbn/9783112206096/html?lang=en&amp;amp;fbclid=IwY2xjawLJ63NleHRuA2FlbQIxMQBicmlkETFqanJtbkdHZnUxVmJQVzgzAR5xMXjFjN6InhxEmv7Zceq-f7TGhKkeKeQ0pSB73oWnwK0DThqchYeiAXjciQ_aem_qQd4K7XOmIP7kBLWlmnnBA" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111336343/html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111336343" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752763v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601361v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111390000" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Huei-Min" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/61540" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520479" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04959779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111374437-006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Min Sun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520479_002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520479_009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004520479/BP000011.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520479_004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0239.08" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kletzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.9169" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01551645v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>