--- v1 (2026-04-09)
+++ v2 (2026-05-15)
@@ -1170,183 +1170,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02317098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digging Up Lost Billboards: A Photographic Archaeology of Outdoor Advertising in Early Twentieth-Century Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Chinese Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.118-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1547402X.2018.1522819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02317060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sonder les vestiges photographiques : une archéologie de la publicité urbaine à Shanghai (début du XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51, pp.115-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edc.8206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02317075v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-02317060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping Modern Shanghai: Colonialism in China's Global City by Isabella Jackson</w:t>
               </w:r>
@@ -1542,174 +1542,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01540926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les représentations graphiques de la périodisation et les outils numériques : réflexions à partir d’un essai de périodisation de l’histoire publicitaire chinoise (1840-­1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.249-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01540939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Délivrer la publicité: de la délivraison à la délivrance. Pour en finir avec le mythe d’une culture hors du livre et des humanités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les humanités délivrées, 10 (3), pp.135-150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/LCN.10.3.135-150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/LCN.10.3.135-150⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01540951v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01540939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4520,51 +4520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Armand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2026.a979915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2026.a979917" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JDH-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JDH-2024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/nk8x-8d47" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178820v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blouin Baptiste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.11756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.064.0157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963926820000553" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.149.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v5i1.117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhmas/jraa029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10512P06" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.653.0094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1547402X.2018.1522819" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2018.0025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.10.3.135-150" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hen-Hsen Huang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194570v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auguste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743814" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuying Cao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Tan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/document/6743833/?reload=true&amp;amp;arnumber=6743833" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743833" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materia-sinica.huma-num.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/isbn/9783112206096/html?lang=en&amp;amp;fbclid=IwY2xjawLJ63NleHRuA2FlbQIxMQBicmlkETFqanJtbkdHZnUxVmJQVzgzAR5xMXjFjN6InhxEmv7Zceq-f7TGhKkeKeQ0pSB73oWnwK0DThqchYeiAXjciQ_aem_qQd4K7XOmIP7kBLWlmnnBA" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111336343/html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111336343" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752763v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601361v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111390000" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Huei-Min" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/61540" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520479" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04959779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111374437-006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Min Sun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520479_002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520479_009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004520479/BP000011.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520479_004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0239.08" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kletzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.9169" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01551645v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Armand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2026.a979915" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2026.a979917" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JDH-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JDH-2024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/nk8x-8d47" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178820v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blouin Baptiste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.11756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.064.0157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963926820000553" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03244844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.149.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v5i1.117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhmas/jraa029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10512P06" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.653.0094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1547402X.2018.1522819" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8206" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tcc.2018.0025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540951v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.10.3.135-150" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hen-Hsen Huang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194570v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auguste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743814" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuying Cao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Tan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/document/6743833/?reload=true&amp;amp;arnumber=6743833" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743833" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materia-sinica.huma-num.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/isbn/9783112206096/html?lang=en&amp;amp;fbclid=IwY2xjawLJ63NleHRuA2FlbQIxMQBicmlkETFqanJtbkdHZnUxVmJQVzgzAR5xMXjFjN6InhxEmv7Zceq-f7TGhKkeKeQ0pSB73oWnwK0DThqchYeiAXjciQ_aem_qQd4K7XOmIP7kBLWlmnnBA" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111336343/html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111336343" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752763v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601361v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111390000" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Huei-Min" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/61540" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520479" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04959779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111374437-006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Min Sun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520479_002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520479_009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004520479/BP000011.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004520479_004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0239.08" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kletzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.9169" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01551645v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>