--- v0 (2026-04-12)
+++ v1 (2026-05-11)
@@ -66,1654 +66,2056 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Electron diffraction on nanoparticles: minimal size and associated dynamical effects</w:t>
+                <w:t xml:space="preserve">Contrasting Lone-Pair Stereochemistry in Sb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Bi&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Chalcogenides: Implications for Structure and Phonon Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Cordero Oyonarte</w:t>
+                <w:t xml:space="preserve">Minati Tiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Rebecchi</w:t>
+                <w:t xml:space="preserve">Animesh Bhui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleh Gholam</w:t>
+                <w:t xml:space="preserve">Mohammad Ubaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Faye Diouf</w:t>
+                <w:t xml:space="preserve">Pierric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edma Bigard</w:t>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (22), pp.20599-20612. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (8), pp.4303-4318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5c01764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6c00417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387643v1</w:t>
+                <w:t xml:space="preserve">hal-05605735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of Two Sphalerite Frameworks: A Vector for the Enhancement of Thermoelectric Performances in Zn-Doped Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t>
+                <w:t xml:space="preserve">3D Electron diffraction on nanoparticles: minimal size and associated dynamical effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Le Gars</w:t>
+                <w:t xml:space="preserve">Erica Cordero Oyonarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minati Tiadi</w:t>
+                <w:t xml:space="preserve">Luca Rebecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+                <w:t xml:space="preserve">Saleh Gholam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Zhang</w:t>
+                <w:t xml:space="preserve">Moussa Faye Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thang Cong Tran</w:t>
+                <w:t xml:space="preserve">Edma Bigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (14), pp.5271−5285. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (22), pp.20599-20612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5c01764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156854v1</w:t>
+                <w:t xml:space="preserve">hal-05387643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-dependent microstructure modification leads to high thermoelectric performance in n-type layered SnSe2</w:t>
+                <w:t xml:space="preserve">Coexistence of Two Sphalerite Frameworks: A Vector for the Enhancement of Thermoelectric Performances in Zn-Doped Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiqing Wei</w:t>
+                <w:t xml:space="preserve">Lucas Le Gars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minati Tiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwei Li</w:t>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daliang Zhang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zizhen Zhou</w:t>
+                <w:t xml:space="preserve">Thang Cong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Acta Materialia, 263, pp.119504. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (14), pp.5271−5285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337962v1</w:t>
+                <w:t xml:space="preserve">hal-05156854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Low Dimensionality and Lone-Pair Stereochemical Activity: the Key to Low Thermal Conductivity in the Pb–Sn–S System</w:t>
+                <w:t xml:space="preserve">Key Role of Positional Disorder and Soft Structural Framework for Lowering the Thermal Conductivity of Quaternary Ag 1– x Cu 3+ x TiSe 4 (0 ≤ x ≤ 0.8) System to an Ultralow Limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Achintya Lakshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnendu Buxi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paribesh Acharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+                <w:t xml:space="preserve">Kishor Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biplab Koley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c02893⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (21), pp.10773-10785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571271v1</w:t>
+                <w:t xml:space="preserve">hal-05612090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cationic ordering on the lattice dynamics of monoclinic Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; and cubic Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;6.65&amp;lt;/sub&amp;gt;Cl&amp;lt;sub&amp;gt;0.35&amp;lt;/sub&amp;gt; sulfides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase-dependent microstructure modification leads to high thermoelectric performance in n-type layered SnSe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Guélou</w:t>
+                <w:t xml:space="preserve">Yiqing Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavan Kumar Ventrapati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+                <w:t xml:space="preserve">Jingwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daliang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zizhen Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03489⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Acta Materialia, 263, pp.119504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671407v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lone-Pair-Driven Structure Dimensionality: the Way to Ultralow Thermal Conductivity in PbmBi2S3+m Sulfides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper versatility in hydroxyapatite: valence states, clusters, and optical absorption properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susumu Fujii</w:t>
+                <w:t xml:space="preserve">Tiphaine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taichi Arai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+                <w:t xml:space="preserve">Manuel Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00392⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (46), pp.22181-22193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c03795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779191v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lone pair induced 1D character and weak cation–anion interactions: Two ingredients for low thermal conductivity in mixed-anion metal chalcohalide CuBiSCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Influence of cationic ordering on the lattice dynamics of monoclinic Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; and cubic Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;6.65&amp;lt;/sub&amp;gt;Cl&amp;lt;sub&amp;gt;0.35&amp;lt;/sub&amp;gt; sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Candolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Le Gars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavan Kumar Ventrapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c10520⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (33), pp.14075-14084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756029v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Role of Positional Disorder and Soft Structural Framework for Lowering the Thermal Conductivity of Quaternary Ag 1-x Cu 3+x TiSe 4 (0 ≤ x ≤ 0.8) System to an Ultralow Limit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Structure Low Dimensionality and Lone-Pair Stereochemical Activity: the Key to Low Thermal Conductivity in the Pb–Sn–S System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paribesh Acharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biplab Koley</w:t>
+                <w:t xml:space="preserve">Koushik Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02404⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (19), pp.13477-13487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c02893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391072v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudobinary approach to the discovery and design of copper-based sulfides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lone-Pair-Driven Structure Dimensionality: the Way to Ultralow Thermal Conductivity in PbmBi2S3+m Sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koichiro Suekuni</w:t>
+                <w:t xml:space="preserve">Krishnendu Maji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Lemoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+                <w:t xml:space="preserve">Bernard Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elkaim</w:t>
+                <w:t xml:space="preserve">Susumu Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Arai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35 (18), pp.7554-7563. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01135⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 36 (9), pp.4631-4641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237383v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exsolution of Co-Fe Alloy Nanoparticles on the PrBaFeCoO(5+δ) Layered Perovskite Monitored by Neutron Powder Diffraction and Catalytic Effect on Dry Reforming of Methane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lone pair induced 1D character and weak cation–anion interactions: Two ingredients for low thermal conductivity in mixed-anion metal chalcohalide CuBiSCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoran Yu</w:t>
+                <w:t xml:space="preserve">Xingchen Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koushik Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paribesh Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c22239⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (42), pp.29072-29083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c10520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088884v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the crystal structure of UTE0.25Ge2=U4TGe8 (TE = Ru, Os) and ferromagnetic properties of the Os-bearing uranium germanide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Szlawska</w:t>
+                <w:t xml:space="preserve">Key Role of Positional Disorder and Soft Structural Framework for Lowering the Thermal Conductivity of Quaternary Ag 1-x Cu 3+x TiSe 4 (0 ≤ x ≤ 0.8) System to an Ultralow Limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achintya Lakshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnendu Buxi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paribesh Acharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">Kishor Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biplab Koley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123795⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011193v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exsolution of Co-Fe Alloy Nanoparticles on the PrBaFeCoO(5+δ) Layered Perovskite Monitored by Neutron Powder Diffraction and Catalytic Effect on Dry Reforming of Methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen B Managutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c22239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudobinary approach to the discovery and design of copper-based sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Hagiwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichiro Suekuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (18), pp.7554-7563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into the crystal structure of UTE0.25Ge2=U4TGe8 (TE = Ru, Os) and ferromagnetic properties of the Os-bearing uranium germanide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Szlawska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 319, pp.123795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magnesioreduction synthesis of silicides: the structure-properties relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 78, pp.E469-E469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1723,177 +2125,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing electrical transport properties of ultra-low thermal conductivity SnCr2S4 nanowhiskers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberta Carella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenic Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Menozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentine Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paestum, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/nmdc57951.2023.10344132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2040,51 +2442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cordero Oyonarte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rebecchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Gholam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Faye Diouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edma Bigard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c01764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Le Gars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minati Tiadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tonquesse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Cong Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Wei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliang Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhen Zhou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119504" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paribesh Acharyya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Pal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02893" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kumar Ventrapati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03489" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Maji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Fujii" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Arai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00392" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756029v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Shen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c10520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Lakshan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Buxi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Das" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biplab Koley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02404" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237383v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Hagiwara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Suekuni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01135" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen B Managutti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Yu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22239" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Guy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szlawska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123795" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04204413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Carella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic Prete" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Menozzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Guiot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Martini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nmdc57951.2023.10344132" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minati Tiadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Bhui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ubaid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6c00417" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cordero Oyonarte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rebecchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Gholam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Faye Diouf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edma Bigard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c01764" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Le Gars" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tonquesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Cong Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00972" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Lakshan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Buxi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paribesh Acharyya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Das" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biplab Koley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02404" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Wei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliang Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhen Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119504" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaudon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03795" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kumar Ventrapati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03489" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Pal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02893" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Maji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Fujii" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Arai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00392" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756029v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Shen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c10520" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen B Managutti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Yu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22239" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Hagiwara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Suekuni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01135" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Guy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szlawska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123795" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04204413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mori" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Carella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic Prete" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Menozzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Guiot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Martini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nmdc57951.2023.10344132" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>