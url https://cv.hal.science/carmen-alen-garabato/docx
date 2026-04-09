--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -240,399 +240,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des langues au bord de la substitution et des glottothérapies qui leur sont appliquées (aragonais, occitan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du plurilinguisme européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/cpe.1631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Personas y personajes en transición etno-sociolingüística en el ámbito románico. Algunos ejemplos de los siglos XVIII y XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cauriensia. Revista Anual De Ciencias Eclesiásticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, ESTUDIOS MONOGRÁFICO 2/ MONOGRAPHIC STUDIES 2, XVII, pp.843-858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17398/2340-4256.17.843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défense de la langue et développement des territoires : l'aragonais et ses promotrices/promoteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 94 (94), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lengas.7550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture sociolinguistique du roman Pas pleurer de Lydie Salvayre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Interdisciplinaires en Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.104-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dénominations en langue occitane de produits agroalimentaires : quels ressorts ethnosociolinguistiques, quels enjeux glottopolitiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 175 (1), pp.77-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -666,64 +666,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux usages socio-économiques des « langues régionales » de France au XXI e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 175 (1), pp.9-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -757,51 +757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Tome CXXIII N°1, pp.9-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1077,51 +1077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un post-colonialisme linguistique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 106 (novembre), pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1278,165 +1278,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'enseignement en langues régionales ou minoritaires selon la Charte européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.21-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lenguas y naciones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signos Lingüísticos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, VI-11 (UAM, Unidad Iztapalapa, División de Ciencias Sociales y Humanidades, Departamento de Filosofía, Mexico), pp.9-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062066v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03062065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les publications périodiques en langue d'oc</w:t>
               </w:r>
@@ -1629,51 +1629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Histoira dé Jean l’an prés ¿una novela picaresca en occitano ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas. Revue de sociolinguistique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 54, pp.35-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1698,64 +1698,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occitan sur Internet : signe des temps, chant du cygne ou pied de nez?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 46, pp.21-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1780,64 +1780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques linguistiques de deux communautés &amp;quot;historiques&amp;quot; d'Espagne: la Catalogne et la Galice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 52, pp.37-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1897,277 +1897,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">«La patrimonialización dinámica de las lenguas muy minorizadas: los casos occitano y aragonés»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX Trobada d Estudios e Rechiras arredol da. Luenga Aragonesa e to his Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de estudios alto-aragoneses de la Diputación Provincial de Huesca, Oct 2024, Huesca, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culpabilidad, desprecio, auto-odio vs lealtad: las actitudes en las dinámicas diglósicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Seminario internacional Psylex. Entre letras y latidos. Perspectivas científicas sobre la relación entre lenguaje y emoción.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grupo Psylex de la Universidad de Zaragoza, Nov 2024, Zaragoza, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Café d'Òc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des associations, Jan 2024, Clapiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexiones frías sobre un tema candente&amp;quot;: E Coseriu et le débat orthographique du galicien dans les années 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colocviul International de Stiinte ale Limbajului, Eugeniu Coserius (CISL) (editia a XVII a)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Suceava, Roumanie. pp.13-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2192,51 +2192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et cultures minorisées : quel avenir au 21ème siècle ?... e l'occitan dins tot aquò ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1974-2024. IEO du Cantal. 50 ans de militantisme occitan.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEO Cantal, May 2024, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2261,51 +2261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux exemples contrastés d'actions glottopolitiques menées sur des langues et dans des territoires vulnérables: les cas miradais et aragonais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique et colonialisme », 50 ans après. Nouveaux concepts, nouvelles pratiques, nouvelles résistances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Manouba, Laboratoire ATTC-LR18ES12, Tunis, Tunisie, Oct 2024, Tunis-Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2330,51 +2330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux usages de la langue occitane dans le commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres de Salinelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des Fêtes de Salinelles; Association L'aucèu libre; CIRDOC; Commune de Salinelles, Jun 2023, Salinelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2393,290 +2393,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Langues, territoires et locuteurs en situation(s) de (quasi) fin de substitution. Vers un nouveau paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tercer Congrés internacional sobre revitalització de llengües indígenes i minoritzades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Girona; Université de Perpignan Via Domitia, Sep 2022, Girona, Catalonia, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le marché et la langue occitane au XXI siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostal occitan Narbonés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Resistencia, mantenimiento o resiliencia? El occitano en las publicaciones periódicas y en el comercio a finales del siglo XX y en el siglo XXI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿Resistencia, mantenimiento o resiliencia? El occitano en las publicaciones periódicas y en el comercio a finales del siglo XX y en el siglo XXI.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oviedo (Université), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El papel y las funciones de la lengua española y sus métodos de enseñanza en un mundo globalizado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliya Ismagilova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2714,51 +2714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue occitane et le marché. Une enquête sociolinguistique en Région Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Praxiling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul-Valéry Montpellier, Nov 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2783,51 +2783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement des langues minoritaires en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Total Festum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Communauté de communes du Piémont Cévenol, May 2019, Sauve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2984,165 +2984,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Langue&amp;quot; et &amp;quot;territoire&amp;quot; : deux notions au coeur de la Charte européenne des langues régionales ou minoritaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international Langue et territoire II, Université d'état Ilia, Tbilissi, 30 août - 04 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tbilissi, Géorgie. pp.303-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'occitan en France au XXIe siècle : norme(s), usages, représentations et perspectives d'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international L'Europa romanza. Identità, diritti linguistici e letteratura, Ferrara, 2-3 dicembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Ferrare, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073175v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03069689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sociolinguistiques quinze ans après l'entrée en vigueur de la Charte européenne des langues régionales ou minoritaires</w:t>
               </w:r>
@@ -3329,812 +3329,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gallego y castellano en Galicia : una co-officialidad (cada vez mas) conflictiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V Conferencia cientifica internacional de hispanistas "El español frente a los retos del s. XXI : investigacion y enseñanza", Moscu, 26-28 abril 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Moscou, Rusia. pp.209-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la Géorgie dans la presse française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "L'Europe et le Caucase : les relations interrégionales et la question de l'identité", Université d'Etat Ilia, Tbilissi, Géorgie, 28-29 octobre 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tbilissi, Géorgie. pp.364-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Gallego y castellano en Galicia : una co-officialidad (cada vez mas) conflictiva</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique linguistique et éducative en faveur d'une langue minorée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Conferencia cientifica internacional de hispanistas "El español frente a los retos del s. XXI : investigacion y enseñanza", Moscu, 26-28 abril 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Moscou, Rusia. pp.209-212</w:t>
+              <w:t xml:space="preserve">"Languages of identity in educational contexts = Langues d'identité dans des contextes éducatifs", 12 et 13 juillet 2011, Université du Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenguas y naciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Dinámicas sociolingüísticas, discursos epilingüísticos, políticas del lenguaje y enseñanza de lenguas minorizadas", 14-31 mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Mexico, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le galicien, langue ou dialecte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Colloqui internacional "Problemes i metodes d'historia de la llengua : l'espai de les llengues", 20, 21, 22 de juny de 2011, Universitat de Girona, Institut de Llengua i Literatura Catalanes i Observatori de les Llengues d'Europa i la Mediterrànea, Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Gérone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una lenga aquò s'estúdia ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L'Occitanie invitée de l'Euregio. Liège 1981 - Aix-la-Chapelle 2008 : Bilan et perspectives", Actes du Neuvième Congrès International de l'Association Internationale d'Etudes Occitanes, Aix-la-Chapelle, 24-31 août 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Aix-la-Chapelle, Allemagne. pp.703-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lenguas y naciones</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lengua de los jóvenes de la periferias urbanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Dinámicas sociolingüísticas, discursos epilingüísticos, políticas del lenguaje y enseñanza de lenguas minorizadas", Mexico, 14-31 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le galicien et le portugais sont des idiomes différents qui sont pratiquement pareils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colocviul Internaţional : "Limba românăabordăţionale şi moderne", ediţia a II-a / The International Colloquium : "The Romaniam Language – Traditional and Modern Approaches", 2nd Edition, 6-7 mai 2011, Universitatea Babeş-Bolyai, Facultatea de litere, Cluj-Napoca, Roumanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cluj-Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problemática de la enseñanza de una lengua minorizada-minoritaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Dinámicas sociolingüísticas, discursos epilingüísticos, políticas del lenguaje y enseñanza de lenguas minorizadas", México, 14-31 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philologie romane et sociolinguistique, une liaison productive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conférence "Les mots des autres. Approches linguistiques de la diversité", in honor of Prof. Em. Georges Lüdi (june 10-12 2010), Institut d'études françaises &amp; francophones (IEFF), University of Basel, Switzerland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bâle, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux sociolinguistiques et socio-didactiques de l’enseignement des langues minoritaires en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Enjeux sociolinguistiques et socio-didactiques de l’enseignement des langues minoritaires en Europe : les exemples galicien et occitan », Facultatea de litera, Catedra de Limbă română şi Linvistică generală, Cluj-Napoca, Roumanie, 5 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cluj-Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075819v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03072458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les publications périodiques en langue d'oc</w:t>
               </w:r>
@@ -4321,730 +4321,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sociolinguistiques sur les langues romanes et les nouvelles politiques (linguistiques) européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La romanistique dans tous ses états", 15 et 16 mai 2008, organisé par DIPRALANG, Centre Du Guesclin Béziers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.41-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement sociolinguistique des publications périodiques en langue d'oc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association internationale d'études occitanes. Congrès international (08 ; 2005 ; Bordeaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France. pp.703-713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours sur les normes graphiques en conflit dans les publications périodiques en langue d'oc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Discours et savoirs sur les langues (ancien(ne)s et modernes) dans l'aire méditerranéenne", Université Paul-Valéry, Béziers, Centre Du Guesclin, 19-21 octobre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France. pp.267-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelques réflexions sociolinguistiques sur les langues romanes et les nouvelles politiques (linguistiques) européennes</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché en quête d'identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "La romanistique dans tous ses états", 15 et 16 mai 2008, organisé par DIPRALANG, Centre Du Guesclin Béziers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.41-56</w:t>
+              <w:t xml:space="preserve">XVIIe Rencontres, Centre Du Guesclin/Université Paul-Valéry-Montpellier III, 18 novembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Béziers, France. pp.169-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les publications périodiques en langue d'oc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Vitalité sociolinguistique et création culturelle en langues de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. pp.9-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lycéens et la langue galicienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Formoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association internationale d'études occitanes. Congrès international (08 ; 2005 ; Bordeaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Perpignan, France. pp.233-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le marché en quête d'identité</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Références sociolinguistiques européennes dans le discours de Manuel Murguía (Galicia 1833-1923)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIe Rencontres, Centre Du Guesclin/Université Paul-Valéry-Montpellier III, 18 novembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Béziers, France. pp.169-178</w:t>
+              <w:t xml:space="preserve">Congrès "L'éveil des nationalités et les revendications linguistiques en Europe", Béziers, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Béziers, France. pp.25-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A importancia das representacións sociolingüísticas na dinámica diglósica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès (2006 ; Saint-Jacques-de-Compostelle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Saint-Jacques-de-Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Références sociolinguistiques européennes dans le discours de Manuel Murguía (Galicia 1833-1923)</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algunas consideraciones sobre la actual situación sociolingüística de dos lenguas minoritarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès "L'éveil des nationalités et les revendications linguistiques en Europe", Béziers, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Béziers, France. pp.25-40</w:t>
+              <w:t xml:space="preserve">Xornaes internacionales d'estudiu (24 ; 2005 ; Oviedo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Oviedo, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A difusión da producción poética occitana, galega e catalana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encontro de poesía e poéticas galega, occitana e catalana (1 ; 2004 ; Toulouse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France. pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068831v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03075713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5062,51 +5062,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir en terrains vulnérables. Enquêtes et études ethnosociolinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Djordjević Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5131,1796 +5131,1796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03654728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur la standardisation des langues minor(is)ées aux XXe et XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenija Djordjević Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2021, Sociolinguistique, 9782343243726</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur la standardisation des langues minorisées aux XXe et XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Djordjević Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et patrimoine culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachen Jarmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'harmattan, 2021, 9782343233796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Moukrim</w:t>
+                <w:t xml:space="preserve">hal-03949409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché et la langue occitane au vingt-et-unième siècle : microactes glottopolitiques contre substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02865954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenija Djordjević Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, pp.552, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limba noastra-i comoara... Estudos de sociolingüística románica en homenaxe a Francisco Fernández Rei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Brea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidade de Santiago de Compostela, Servizo de Publicacións e Intercambio, 336 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres en Sciences du langage et de la communication. Mélanges offerts à Henri Boyer par ses collègues et amis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenija Djordjević Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Kis Marck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gardies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 500 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auto-odi. La &amp;quot;haine de soi&amp;quot; en sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 218 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auto-odi. La « haine de soi » en sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alén-Garabato Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions l'Harmattan, 218 p., 2016, Collection Sociolinguistique 234310560X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des minorités linguisiques dans l'Europe du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, 319 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los que fan viure e treslusir l'occitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Torreilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas, 971 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire sociale des langues de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Kremnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Bochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fañch Broudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR, 912 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire sociale des langues de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremnitz Georg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broudic Fãnch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alén-Garabato Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bochmann Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyer Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.912, 2013, 978-2-7535-2723-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00981490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle linguistique romane au XXIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Brea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xosé-Afonso Álvarez Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 296 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues minoritaires en quête de dignité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 258 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La romanistique dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Arnavielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen Alén Garabato; Teddy Arnavielle; Christian Camps. L'Harmattan, 317 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de résistance sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 208 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues de France au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen Alén Garabato &amp; Henri Boyer. L'Harmattan, 304 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béziers, ville occitane ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen Alén Garabato. Presses universitaires de Perpignan, 191 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éveil des nationalités et les revendications linguistiques en Europe, 1830-1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen Alén Garabato. L'Harmattan, 287 p., 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éveil des nationalités et les revendications linguistiques en Europe (1830-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">L'harmattan, 2021, 9782343233796</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2005, 2-296-00052-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...1508 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O occitano, lingua europea. L’occitan, lenga europea;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SERVICIO DE PUBLICACIONS DA UNIVERSIDADE DE SANTIAGO DE COMPOSTELA, 2003, 84-9750-155-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7032,51 +7032,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occitan dans le secteur de la presse et dans les milieux économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de linguistique occitane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.639-656, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7110,51 +7110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendre les / en langues minor(is)ées : une esquisse de typologie de stratégies diverses en France et en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yan Lespoux; François Pic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfre lei mots e lei paraulas. Mélanges offerts à Jean-Yves Casanova par ses collègues, ses disciples et ses amis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dòcuments, pp.41-53, 2024, en cours</w:t>
@@ -7183,51 +7183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A propos de la préservation des langues minor(is)ées en situation de vulnérabilité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Djordjević Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7269,51 +7269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le mirandais au Portugal : le « mythe de la co-officialité » face à la réalité d’un terrain vulnérable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Alén Garabato; Ksenija Djordjevic Léonard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir en terrains vulnérables. Enquêtes et études ehnosociolinguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.15-49, 2022, Sociolinguistique, 9782140259173</w:t>
@@ -7336,289 +7336,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Standardisation/standards aux XXe et XXI siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenija Djordjević Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen Alén Garabato; Henri Boyer; Ksenija Djordjevic Léonard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur la standardisation des langues minor(is)ées aux XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.9-15, 2021, 9782343243726</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrimoine linguistique-culturel et pratiques commerciales en situation de minor(is)ation: études de cas en France et en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samira Moukrim; Carmen Alén Garabato; Henri Boyer; Hachem Jarmouni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et patrimoine culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.12-30, 2021, 9782343233796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et écueils de la standardisation du galicien: quatre décennies de débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Alén Garabato; Henri Boyer; Ksenija Djordjevic Léonard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur la standardisation des langues minor(is)ées aux XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.39-53, 2021, 9782343243726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les langues régionales/pour l’occitan dans la société ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 6e Colloques International Langues régionales Sociétés multiculturelles Pratiques plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association ADOC, pp.51-62, 2020, 40466321048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7643,51 +7643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre &amp;quot;contagion&amp;quot; et &amp;quot;conflit&amp;quot;. A propos de deux communautés autonomes trilingues d'Espagne: les Asturies et l'Aragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercè Pujol Berché. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El llenguage a la cruïlla de les disciplines. Homenatge al professor Christian Langarde. Le langagz au carrefour des disciplines. Hommage au professeur Christian Lagarde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.373-386, 2020, 9782354124380</w:t>
@@ -7716,51 +7716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue occitane face au marché : fidélités ou dissidences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fidélités et dissidences. Actes du XIIe Congrès de l’Association Internacional d’Etudes Occitanes, Albi 10-15 juillet 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Section française de l’Association internationale d’études occitanes, pp.301-310, 2020, 9782907673167</w:t>
@@ -7789,51 +7789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El occitano en el siglo XXI: ¿ la utopía de la normalización ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Giralt Latorre; Francho Nagore Lain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Normalizacion social de las lenguas minoritarias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prensas de la Universidad de Zaragoza, pp.181-209, 2019, 978-84-17873-61-5</w:t>
@@ -8002,189 +8002,262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Norme linguistique et stratégie économique : regard sur la politique linguistique panhispanique de l'Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Djordjevic et V. Garin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contacts (ou conflits) de langues en contexte postcomuniste et postcolonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.161-178, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'auto-odi. La &amp;quot;haine de soi' en sociolinguistique. De la réflexion épistémologique à l'intervention glottopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Alén Garabato et Romain Colonna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auto-odi. La "haine de soi" en sociolinguistique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.1-13, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenguas/acentos, estereotipos y conflictos intercomunitarios en la España del siglo XXI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alén Garabato Carmen; Djordjevic Ksenija; Gardies Patricia; Kis-Marck Alexia; Lochard Guy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres en Sciences du langage et de la communication: Mélanges offerts à Henri Boyer par ses collègues et amis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.97-108, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’auto-odi. La &amp;quot;haine de soi&amp;quot; en sociolinguistique. De la réflexion épistémologique à l’intervention glottopolitique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8200,276 +8273,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auto-odi. La « haine de soi » en sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions l'Harmattan, pp. 5-13, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivamos como galegos: identidade e lingua galega como argumentos comerciais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Esther Corral Díaz; Elvira Fidalgo Francisco; Pilar Lorenzo Gradín. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cantares de amigos, Estudos en homenaxe a Mercedes Brea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Santiago de Compostela, Servizo de Publicacións e Intercambio, pp.37-48, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haine de soi vs autocélébration. Dynamiques divergentes d'un marqueur sociolinguistique: La gheada galicienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Alén Garabato et Romain Colonna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auto-odi. !la "haine de soi" en sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.145-159, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057059v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03057061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue, identité, médias: Stratégie commerciale d'une entreprise galicienne dans les réseaux sociaux</w:t>
               </w:r>
@@ -8528,51 +8528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pertinence et actualité en contexte galicien de quelques concepts issus de la sociolinguistique catalane et occitane : « autoodi » et associés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-154, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8810,173 +8810,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le castrapo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Boyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrides linguistiques : Genèses, statuts, fonctionnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.307-318, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Linguistique romane et sociolinguistique historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Alén Garabato; Xosé-Afonso Alvarez; Mercedes Brea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle linguistique romane au XXIe siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.11-26, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056310v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03056309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O ensino do occitano en Francia</w:t>
               </w:r>
@@ -9121,51 +9121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolarisation ne vaut pas normalisation sociolinguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9207,51 +9207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes galiciens entre deux pays et trois langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9325,188 +9325,188 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché et la langue occitane en région Occitanie, une enquête du laboratoire DIPRALANG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unha historia social das linguas romanicas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Alen Garabato</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04794729v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire sociale des langues romanes. Genèse, construction et évolution sociolinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UOH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9525,181 +9525,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ces producteurs qui utilisent l’occitan dans leur marketing: l’enquête ECO-OC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El occitano en el siglo XXI: ¿La utopía de la normalización?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...60 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestions des plurilinguismes : les politiques linguistiques et éducatives comme traitements des situations plus ou moins conflictuelles de contacts de langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9756,265 +9756,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aléas glottopolitiques d’une langue vulnérable : l’aragonais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les aléas glottopolitiques d'une langue vulnérable : l'aragonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Orosia Campos Bandrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, n°94, 2023, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lengas.7358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794844v1</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">hal-04558839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aléas glottopolitiques d’une langue vulnérable : l’aragonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Orosia Campos Bandrés</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+              <w:t xml:space="preserve">, n°94, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lengas.7358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558839v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux usages socio-économiques des &amp;quot;langues régionales&amp;quot; de France au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N°175 (1), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10039,51 +10039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociolinguistique des contacts/conflits de langues en domaine roman des origines à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CXXIII (1), 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10212,51 +10212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur le post-colionalisme linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 106 (décembre), 131 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10363,51 +10363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le galicien et la sociolinguistique galicienne à la conquête de la reconnaissance sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodriguez Xoan-Paulo Yañez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10477,51 +10477,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites d'une action de normalisation sociolinguistique &amp;quot;de haut en bas&amp;quot;; le cas des entreprises galiciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10629,51 +10629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D20385A2"/>
+    <w:nsid w:val="B226A5DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10860,51 +10860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carmen-alen-garabato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6485-8776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052554252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37082919" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03947692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2340-4256.17.843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Al&#233;n Garabato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7550" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calvet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1631" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.175.0079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04767500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.175.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.1392" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kis Marck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.866" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.1997.2464" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04780216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04780184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04780111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ismagilova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04795038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069237v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Formoso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068831v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Moukrim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachen Jarmouni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949319v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pivot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Brea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lochard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gardies" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colonna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;n-Garabato Carmen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torreilles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Kremnitz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bochmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#241;ch Broudic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremnitz Georg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broudic F&#227;nch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochmann Klaus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Henri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233;-Afonso &#193;lvarez P&#233;rez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Arnavielle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camps" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050147v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050941v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050287v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629085v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949433v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949491v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03951027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191047v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503943v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057842v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057060v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057056v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057059v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058137v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03951035v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794729v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03951049v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794387v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794733v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077121v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794844v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Orosia Campos Bandr&#233;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7358" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558839v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949183v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04788730v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.1384" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kis-Marck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054799v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Cellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Xoan-Paulo Ya&#241;ez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03951054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carmen-alen-garabato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6485-8776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052554252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37082919" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Al&#233;n Garabato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calvet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1631" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03947692v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2340-4256.17.843" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7550" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.175.0079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04767500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.175.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.1392" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kis Marck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.866" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.1997.2464" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04780184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04780216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795152v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04780111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ismagilova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04795038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069237v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069238v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920752v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Formoso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Moukrim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachen Jarmouni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pivot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Brea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lochard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gardies" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colonna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;n-Garabato Carmen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torreilles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Kremnitz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bochmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#241;ch Broudic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremnitz Georg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broudic F&#227;nch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochmann Klaus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Henri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233;-Afonso &#193;lvarez P&#233;rez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050147v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Arnavielle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camps" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050941v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050287v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629085v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949433v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949491v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03951027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191047v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503943v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057842v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058137v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03951035v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794733v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03951049v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794387v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077121v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Orosia Campos Bandr&#233;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7358" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949183v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04788730v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.1384" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kis-Marck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054799v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Cellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Xoan-Paulo Ya&#241;ez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03951054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>