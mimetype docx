--- v1 (2026-04-09)
+++ v2 (2026-05-12)
@@ -1897,50 +1897,188 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Culpabilidad, desprecio, auto-odio vs lealtad: las actitudes en las dinámicas diglósicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI Seminario internacional Psylex. Entre letras y latidos. Perspectivas científicas sobre la relación entre lenguaje y emoción.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grupo Psylex de la Universidad de Zaragoza, Nov 2024, Zaragoza, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café d'Òc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des associations, Jan 2024, Clapiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">«La patrimonialización dinámica de las lenguas muy minorizadas: los casos occitano y aragonés»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1949,195 +2087,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Trobada d Estudios e Rechiras arredol da. Luenga Aragonesa e to his Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de estudios alto-aragoneses de la Diputación Provincial de Huesca, Oct 2024, Huesca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780184v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04795152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexiones frías sobre un tema candente&amp;quot;: E Coseriu et le débat orthographique du galicien dans les années 80</w:t>
               </w:r>
@@ -2393,50 +2393,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le marché et la langue occitane au XXI siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ostal occitan Narbonés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Narbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Resistencia, mantenimiento o resiliencia? El occitano en las publicaciones periódicas y en el comercio a finales del siglo XX y en el siglo XXI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Resistencia, mantenimiento o resiliencia? El occitano en las publicaciones periódicas y en el comercio a finales del siglo XX y en el siglo XXI.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oviedo (Université), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langues, territoires et locuteurs en situation(s) de (quasi) fin de substitution. Vers un nouveau paradigme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2458,195 +2596,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tercer Congrés internacional sobre revitalització de llengües indígenes i minoritzades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Girona; Université de Perpignan Via Domitia, Sep 2022, Girona, Catalonia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829434v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04780111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El papel y las funciones de la lengua española y sus métodos de enseñanza en un mundo globalizado</w:t>
               </w:r>
@@ -2777,165 +2777,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El &amp;quot;auto-odio&amp;quot;: emrcgencia y actuaidad de un concepto sociolingüistico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ier Coloquio internacional de sociolingüistica e interculturalidad, Universidad de Caldas, Université Paul Valéry Montpellier 3, Manizales, 4- 5 mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Manizales, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le traitement des langues minoritaires en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Total Festum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Communauté de communes du Piémont Cévenol, May 2019, Sauve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808480v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03076293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues minoritaires/minorées à la conquête de «parts de marché » : questionnement général et premiers résultats du projet ECO-OC</w:t>
               </w:r>
@@ -3549,234 +3549,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Una lenga aquò s'estúdia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'Occitanie invitée de l'Euregio. Liège 1981 - Aix-la-Chapelle 2008 : Bilan et perspectives", Actes du Neuvième Congrès International de l'Association Internationale d'Etudes Occitanes, Aix-la-Chapelle, 24-31 août 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Aix-la-Chapelle, Allemagne. pp.703-712</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le galicien, langue ou dialecte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Colloqui internacional "Problemes i metodes d'historia de la llengua : l'espai de les llengues", 20, 21, 22 de juny de 2011, Universitat de Girona, Institut de Llengua i Literatura Catalanes i Observatori de les Llengues d'Europa i la Mediterrànea, Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Gérone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lenguas y naciones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Dinámicas sociolingüísticas, discursos epilingüísticos, políticas del lenguaje y enseñanza de lenguas minorizadas", 14-31 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075820v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02920752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lengua de los jóvenes de la periferias urbanas</w:t>
               </w:r>
@@ -4597,178 +4597,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les lycéens et la langue galicienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Formoso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association internationale d'études occitanes. Congrès international (08 ; 2005 ; Bordeaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Perpignan, France. pp.233-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les publications périodiques en langue d'oc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Vitalité sociolinguistique et création culturelle en langues de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. pp.9-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068830v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03068824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Références sociolinguistiques européennes dans le discours de Manuel Murguía (Galicia 1833-1923)</w:t>
               </w:r>
@@ -5219,50 +5219,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Langues et patrimoine culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachen Jarmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'harmattan, 2021, 9782343233796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur la standardisation des langues minorisées aux XXe et XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5277,158 +5378,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Djordjević Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410361v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03949409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché et la langue occitane au vingt-et-unième siècle : microactes glottopolitiques contre substitution</w:t>
               </w:r>
@@ -8664,173 +8664,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O occitano na França : qual e para que usos ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fagim Valentim. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quem fala a minha língua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Através da lingua editora, pp.92-129, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la loi Deixonne à la révision de la Constitution en 2008: L'impasse idéologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kremnitz Georg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire sociale des langues de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.321-337, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056788v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03058137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le castrapo</w:t>
               </w:r>
@@ -9456,158 +9456,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ces producteurs qui utilisent l’occitan dans leur marketing: l’enquête ECO-OC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une histoire sociale des langues romanes. Genèse, construction et évolution sociolinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alen Garabato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UOH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951049v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04794729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El occitano en el siglo XXI: ¿La utopía de la normalización?</w:t>
               </w:r>
@@ -10629,51 +10629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B226A5DF"/>
+    <w:nsid w:val="4568CE43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10860,51 +10860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carmen-alen-garabato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6485-8776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052554252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37082919" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Al&#233;n Garabato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calvet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1631" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03947692v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2340-4256.17.843" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7550" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.175.0079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04767500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.175.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.1392" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kis Marck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.866" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.1997.2464" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04780184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04780216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795152v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04780111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ismagilova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04795038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069237v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069238v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920752v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Formoso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Moukrim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachen Jarmouni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pivot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Brea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lochard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gardies" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colonna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;n-Garabato Carmen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torreilles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Kremnitz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bochmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#241;ch Broudic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremnitz Georg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broudic F&#227;nch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochmann Klaus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Henri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233;-Afonso &#193;lvarez P&#233;rez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050147v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Arnavielle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camps" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050941v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050287v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629085v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949433v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949491v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03951027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191047v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503943v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057842v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058137v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03951035v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794733v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03951049v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794387v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077121v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Orosia Campos Bandr&#233;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7358" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949183v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04788730v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.1384" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kis-Marck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054799v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Cellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Xoan-Paulo Ya&#241;ez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03951054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carmen-alen-garabato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6485-8776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052554252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37082919" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Al&#233;n Garabato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calvet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1631" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03947692v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17398/2340-4256.17.843" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7550" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.175.0079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04767500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.175.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.1392" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Alen Garabato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kis Marck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.866" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.1997.2464" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04780216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04780184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04780111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ismagilova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04795038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069237v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069238v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Formoso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Moukrim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachen Jarmouni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410361v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pivot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Brea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lochard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gardies" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colonna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#233;n-Garabato Carmen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torreilles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Verny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Kremnitz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bochmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#241;ch Broudic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremnitz Georg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broudic F&#227;nch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochmann Klaus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Henri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233;-Afonso &#193;lvarez P&#233;rez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050147v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Arnavielle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camps" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050941v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050287v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629085v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949433v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949491v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03951027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191047v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503943v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057842v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056788v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03951035v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794733v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794729v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03951049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794387v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077121v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Orosia Campos Bandr&#233;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.7358" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03949183v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04788730v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.1384" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kis-Marck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054799v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Cellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Xoan-Paulo Ya&#241;ez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03951054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>