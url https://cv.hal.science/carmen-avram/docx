--- v1 (2026-03-24)
+++ v2 (2026-05-01)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -432,1382 +432,1671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité linguistique et apprentissage d’une L3 : représentations des étudiants norvégiens futurs enseignants et enseignants de français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer des cours universitaires : vers une acculturation pluridisciplinaire en FOU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Le Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4, http://univ-bejaia.dz/action-didactique</w:t>
+              <w:t xml:space="preserve">Revue TDFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le FOU dans tous ses états (77)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129699v1</w:t>
+                <w:t xml:space="preserve">hal-05588959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation de stratégies d'acculturation d'étudiants étrangers dans le cadre d'un dispositif FOU à l'Université de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34745/numerev_1391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Codes in Writing Politeness Formulas. A Study in French as a Foreign Language</w:t>
+                <w:t xml:space="preserve">Diversité linguistique et apprentissage d’une L3 : représentations des étudiants norvégiens futurs enseignants et enseignants de français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27, pp.72-97</w:t>
+              <w:t xml:space="preserve">Action Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, http://univ-bejaia.dz/action-didactique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389203v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre la classe de langue et le monde du travail : réflexions sur l’enseignement/apprentissage de la lettre de motivation en français des affaires</w:t>
+                <w:t xml:space="preserve">Cultural Codes in Writing Politeness Formulas. A Study in French as a Foreign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Roumanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, pp.127-139</w:t>
+              <w:t xml:space="preserve">Dialogos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.72-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620869v1</w:t>
+                <w:t xml:space="preserve">hal-05389203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politesse dans la correspondance commerciale française</w:t>
+                <w:t xml:space="preserve">Entre la classe de langue et le monde du travail : réflexions sur l’enseignement/apprentissage de la lettre de motivation en français des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCL (Studii şi cercetări lingvistice)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1(LXII), pp.97-103</w:t>
+              <w:t xml:space="preserve">Synergies Roumanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.127-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389206v1</w:t>
+                <w:t xml:space="preserve">hal-04620869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sémantico-lexicales et hypothèses de traduction en roumain pour des mots inconnus en français langue étrangère et langue des affaires</w:t>
+                <w:t xml:space="preserve">La politesse dans la correspondance commerciale française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Roumanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Approches du sens. Perspectives littéraires, didactiques et linguistiques, 5, pp.107-119</w:t>
+              <w:t xml:space="preserve">SCL (Studii şi cercetări lingvistice)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1(LXII), pp.97-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943503v1</w:t>
+                <w:t xml:space="preserve">hal-05389206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche théorique du discours didactique. L’exemple du manuel scolaire</w:t>
+                <w:t xml:space="preserve">Représentations sémantico-lexicales et hypothèses de traduction en roumain pour des mots inconnus en français langue étrangère et langue des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCL (Studii şi cercetări lingvistice)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2(LXI), pp.254-261</w:t>
+              <w:t xml:space="preserve">Synergies Roumanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Approches du sens. Perspectives littéraires, didactiques et linguistiques, 5, pp.107-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389205v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétence de communication interculturelle en français des affaires</w:t>
+                <w:t xml:space="preserve">Approche théorique du discours didactique. L’exemple du manuel scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17, pp.75-79</w:t>
+              <w:t xml:space="preserve">SCL (Studii şi cercetări lingvistice)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2(LXI), pp.254-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389210v1</w:t>
+                <w:t xml:space="preserve">hal-05389205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Soi-même en tant qu’Autre. Expressions identitaires des étudiants roumains en français des affaires</w:t>
+                <w:t xml:space="preserve">La compétence de communication interculturelle en français des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.75-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Soi-même en tant qu’Autre. Expressions identitaires des étudiants roumains en français des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15, pp.50-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insécurité langagière et formation linguistique des migrants adultes à Pau</w:t>
+                <w:t xml:space="preserve">Ils pensaient que le monde s'était arrêté pour nous&amp;quot;. Parcours migratoires et représentations sur l'intégration en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cours d'été transfrontaliers. Politiques linguistiques et éducatives pour l'inclusion : singularités et perspectives transfrontalières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Pays Basque - directeur du cours: Valeria Villa-Perez, Jun 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Webinaire EC2U Parcours migratoires et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers (Freiderikos Valetopoulos), Mar 2026, Poitiers ( visio ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146121v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire des murs : mythes et sacrifices. Réflexions autour d’une légende roumaine</w:t>
+                <w:t xml:space="preserve">Enseigner et apprendre les langues au niveau universitaire : politiques linguistiques et défis du plurilinguisme en Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formes de la mémoire (colloque international)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ALTER, Université de Pau, Nov 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">Séminaire PoLLinguEES#6, Les politiques linguistiques de l’enseignement supérieur européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOR et DETS de l’Université de Bordeaux, avec le soutien du réseau FrancophoNéA (coordination Martine Derivry-Plard, Emmanuelle Sauvage, Véronique Bertile, Marion Tisisier-Raffin, Mar 2026, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367540v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adverbes d’énonciation dans des corpus académiques en français. Approche comparative L1 et L2</w:t>
+                <w:t xml:space="preserve">The language of schooling and support systems for welcoming allophonestudents in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus d’apprenants et corpus académiques en français et en espagnol. Nouvelles approches pour l’étude de la L2 et de la L1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Navarre, Feb 2025, Pampelune, Espagne</w:t>
+              <w:t xml:space="preserve">Glocal event WELCOMING ALLOPHONE MIGRANT STUDENTS: BRIDGING RESEARCH AND APPLICATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CommuniKite, Université de Poitiers, Nov 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145855v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre, comprendre et agir différemment : représentations de futurs enseignants de FLE sur l'enseignement/apprentissage de la grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammaire et didactique, Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Savoirs, textes, langage (STL), UMR 8163, Université de Lille; Laboratoire Langages, Littératures, Sociétés Etudes Transfrontalières et Internationales (LLSETI), Université Savoie Mont Blanc; Réseau Grammaires et contextualisation (GreC); Laboratoire Méthodal OpenLab, Université de Chypre, Oct 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité des profils et offre de formation en DU FLE : un passe-partout entre formation initiale et continue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexité(s) (journée d'études internationale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, FoReLLIS, Nov 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The language of schooling and support systems for welcoming allophonestudents in France</w:t>
+                <w:t xml:space="preserve">« The language of schooling and support systems for welcoming allophone students »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glocal event WELCOMING ALLOPHONE MIGRANT STUDENTS: BRIDGING RESEARCH AND APPLICATIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CommuniKite, Université de Poitiers, Nov 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">« Welcoming allophone migrant students : bridging research and aplications » (événement en ligne)-Glocal Event du Projet CommuniKite (Co-funded by the European Union)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Nov 2025, Poitiers (et en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377674v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs pour l’alphabétisation et la formation linguistique des adultes migrants</w:t>
+                <w:t xml:space="preserve">Insécurité langagière et formation linguistique des migrants adultes à Pau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mardis du DEFLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLEFF- Université Bordeaux Montaigne, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Cours d'été transfrontaliers. Politiques linguistiques et éducatives pour l'inclusion : singularités et perspectives transfrontalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Pays Basque - directeur du cours: Valeria Villa-Perez, Jun 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145876v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des publics en FLES (Français Langue Étrangère et Seconde) : quelle formation pour les futurs enseignants ?</w:t>
+                <w:t xml:space="preserve">La mémoire des murs : mythes et sacrifices. Réflexions autour d’une légende roumaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etudes "Enjeux éducatifs et de formation en espaces francophones"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, Faculté de Lettres et de Sciences Humaines, Laboratoire FrED, Mar 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">Les formes de la mémoire (colloque international)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ALTER, Université de Pau, Nov 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620872v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les adverbes d’énonciation dans des corpus académiques en français. Approche comparative L1 et L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus d’apprenants et corpus académiques en français et en espagnol. Nouvelles approches pour l’étude de la L2 et de la L1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Navarre, Feb 2025, Pampelune, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs pour l’alphabétisation et la formation linguistique des adultes migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mardis du DEFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLEFF- Université Bordeaux Montaigne, Oct 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des publics en FLES (Français Langue Étrangère et Seconde) : quelle formation pour les futurs enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etudes "Enjeux éducatifs et de formation en espaces francophones"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Faculté de Lettres et de Sciences Humaines, Laboratoire FrED, Mar 2024, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Migrants et étudiants : complexité des dispositifs et enseignement-apprentissage du français sur objectif universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul-Valéry-Montpellier 3, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1817,98 +2106,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les élèves définissent la phrase…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Tours, France. Actes du 5e Congrès Mondial de Linguistique Française, http://www.shs- conferences.org/articles/shsconf/pdf/2016/05/shsconf_cmlf2016_07002.pdf, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1918,205 +2207,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situations de vulnérabilités en contexte plurilingue dans les espaces francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortier Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Totozani Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3, 2026, Francophonies plurielles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Foreign and Second Language Teachers: European Challenges, Successes and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larrivée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge Scholars Publishing, 191 p., 2016, 1-4438-9099-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2126,507 +2415,507 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudiants en exil : spécificités des besoins et entraînement à la prise de notes en langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologies et pratiques des classes multilingues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, A paraître, Didactique des langues et plurilinguisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training and Certificating Teachers of Foreign and Second Languages in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge Scholars Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Training Foreign and Second Language Teachers: European Challenges, Successes and Perspectives (Edited by Carmen Avram and Pierre Larrivée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.44-56, 2016, ISBN (10): 1-4438-9099-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche psycholinguistique et interculturelle des stratégies langagières dans le discours écrit : l’exemple de la lettre de candidature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Analyse du discours dans la société : engagement du chercheur et demande sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Honoré Champion, pp.249-265, 2012, Colloques, congrès et conférences sciences du langage, histoire de la langue et des dictionnaires, 978-2-7453-2456-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes langagières, normes culturelles… Approche psycholinguistique des stratégies langagières des étudiants roumains dans la rédaction des formules de politesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Bertrand; Isabelle Schaffner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel français enseigner ? La question de la norme dans l’enseignement/apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. de l'École polytechnique, pp.267-282, 2010, (Linguistique et didactique), 978-2-7302-1547-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes langagières, normes culturelles… Approche psycholinguistique des stratégies langagières des étudiants roumains dans la rédaction des formules de politesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel français enseigner ? La question de la norme dans l'enseignement-apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Editions de l'Ecole Polytechnique, pp.267-280, 2010, Linguistique et didactique, 978-2-7302-1547-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(In)certitude et (im)prévisibilité dans l'expression écrite chez des étudiants roumains en Français des affaires. Le cas de la correspondance commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Publibook. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition, incertitude et prévisibilté (Cadet, B., Chasseigne, G., Foliot,G.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-293, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2636,114 +2925,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédaction de texte en français langue étrangère : stratégies argumentatives et processus psycholinguistique de construction de l’interlangue en situation d’acquisition trilingue. Une analyse intra et interculturelle de la lettre de candidature en contexte universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Caen - Basse Normandie, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05057894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2890,51 +3179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alter.univ-pau.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527762v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Avram" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527778v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanvillain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Foucher Stenkl&#248;v" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Roch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085984v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1391" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620869v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389206v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146121v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05316262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377680v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totozani Marine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05057894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alter.univ-pau.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527762v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Avram" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527778v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanvillain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Foucher Stenkl&#248;v" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1391" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Roch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Salinas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05316262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377680v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367540v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totozani Marine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05057894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>