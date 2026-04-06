--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -614,567 +614,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement du subjonctif dans les grammaires de l'espagnol comme langue étrangère</w:t>
+                <w:t xml:space="preserve">La enseñanza del subjuntivo en las gramáticas de español lengua extranjera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740454v1</w:t>
+                <w:t xml:space="preserve">hal-03740444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La enseñanza del subjuntivo en las gramáticas de español lengua extranjera</w:t>
+                <w:t xml:space="preserve">L'enseignement du subjonctif dans les grammaires de l'espagnol comme langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740444v1</w:t>
+                <w:t xml:space="preserve">hal-03740454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El subjuntivo en la expresión de la concesión: una mirada desde el español como lengua extranjera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El español a uno y otro lado del Atlántico: reflexiones en torno a la diversidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Álvarez-Ejzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verba. Anuario Galego de Filoloxía</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747541v1</w:t>
+                <w:t xml:space="preserve">hal-03740428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las lenguas de los migrantes españoles en Francia y en la Europa francófona: un objeto de estudio interdisciplinar clave para la memoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta López Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calanda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.70-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La didáctica del español como lengua extranjera: un acercamiento desde la lingüística de corpus</w:t>
+                <w:t xml:space="preserve">El subjuntivo en la expresión de la concesión: una mirada desde el español como lengua extranjera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Sampedro Mella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verba. Anuario Galego de Filoloxía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15304/9788418445453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747517v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mood in Spanish, Catalan and French temporal clauses A comparative analysis</w:t>
+                <w:t xml:space="preserve">La didáctica del español como lengua extranjera: un acercamiento desde la lingüística de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Sampedro Mella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Linguistica Romanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Verba. Anuario Galego de Filoloxía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25364/19.2021.6.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03747495v1</w:t>
+                <w:t xml:space="preserve">hal-03747517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El español a uno y otro lado del Atlántico: reflexiones en torno a la diversidad</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mood in Spanish, Catalan and French temporal clauses A comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderna</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Linguistica Romanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25364/19.2021.6.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740428v1</w:t>
+                <w:t xml:space="preserve">hal-03747495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concesión en la clase de Español para Fines Específicos</w:t>
               </w:r>
@@ -1760,186 +1760,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La alternancia modal en la proposición relativa de antecedente específico: ¿una simple cuestión de estilo?</w:t>
+                <w:t xml:space="preserve">El modo en las subordinadas sustantivas dependientes de predicados que expresan desconocimiento: ¿una cuestión de compromiso?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ester Brenes Peña; Marina González Sanz; Francisco Javier Grande Alija. </w:t>
+              <w:t xml:space="preserve">José Vicente Lozano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enunciado y discurso: estructura y relaciones</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.17-26, 2018, 978-84-472-1968-1</w:t>
+              <w:t xml:space="preserve">Études de linguistique Ibéro-romane en hommage à Marie-France Delport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.195-207, 2018, 978-2-919501-05-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748201v1</w:t>
+                <w:t xml:space="preserve">hal-03748235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El modo en las subordinadas sustantivas dependientes de predicados que expresan desconocimiento: ¿una cuestión de compromiso?</w:t>
+                <w:t xml:space="preserve">La alternancia modal en la proposición relativa de antecedente específico: ¿una simple cuestión de estilo?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">José Vicente Lozano. </w:t>
+              <w:t xml:space="preserve">Ester Brenes Peña; Marina González Sanz; Francisco Javier Grande Alija. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique Ibéro-romane en hommage à Marie-France Delport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.195-207, 2018, 978-2-919501-05-2</w:t>
+              <w:t xml:space="preserve">Enunciado y discurso: estructura y relaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial Universidad de Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-26, 2018, 978-84-472-1968-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748235v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacia una definición de la proposición en &amp;quot;aunque</w:t>
               </w:r>
@@ -2429,51 +2429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814730v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballestero de Celis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sampedro Mella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15304/9788418445453" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekaterina Garcia Markina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/ph.2025.v39.i01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2021.6.4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana &#193;lvarez-Ejzenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Laura Corona Mart&#237;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/en/detalle-libro/719965/enunciado-y-discurso-estructura-y-relaciones" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA030134" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814730v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballestero de Celis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sampedro Mella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15304/9788418445453" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekaterina Garcia Markina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/ph.2025.v39.i01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana &#193;lvarez-Ejzenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2021.6.4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Laura Corona Mart&#237;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/en/detalle-libro/719965/enunciado-y-discurso-estructura-y-relaciones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA030134" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>