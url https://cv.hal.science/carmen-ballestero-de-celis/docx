--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -614,567 +614,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La enseñanza del subjuntivo en las gramáticas de español lengua extranjera</w:t>
+                <w:t xml:space="preserve">L'enseignement du subjonctif dans les grammaires de l'espagnol comme langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740444v1</w:t>
+                <w:t xml:space="preserve">hal-03740454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement du subjonctif dans les grammaires de l'espagnol comme langue étrangère</w:t>
+                <w:t xml:space="preserve">La enseñanza del subjuntivo en las gramáticas de español lengua extranjera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740454v1</w:t>
+                <w:t xml:space="preserve">hal-03740444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El español a uno y otro lado del Atlántico: reflexiones en torno a la diversidad</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Las lenguas de los migrantes españoles en Francia y en la Europa francófona: un objeto de estudio interdisciplinar clave para la memoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Álvarez-Ejzenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
+                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderna</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Calanda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.70-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740428v1</w:t>
+                <w:t xml:space="preserve">hal-03740435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las lenguas de los migrantes españoles en Francia y en la Europa francófona: un objeto de estudio interdisciplinar clave para la memoria</w:t>
+                <w:t xml:space="preserve">El subjuntivo en la expresión de la concesión: una mirada desde el español como lengua extranjera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calanda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Verba. Anuario Galego de Filoloxía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15304/9788418445453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740435v1</w:t>
+                <w:t xml:space="preserve">hal-03747541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El subjuntivo en la expresión de la concesión: una mirada desde el español como lengua extranjera</w:t>
+                <w:t xml:space="preserve">La didáctica del español como lengua extranjera: un acercamiento desde la lingüística de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Sampedro Mella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verba. Anuario Galego de Filoloxía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747541v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La didáctica del español como lengua extranjera: un acercamiento desde la lingüística de corpus</w:t>
+                <w:t xml:space="preserve">Mood in Spanish, Catalan and French temporal clauses A comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Sampedro Mella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verba. Anuario Galego de Filoloxía</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Linguistica Romanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25364/19.2021.6.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747517v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mood in Spanish, Catalan and French temporal clauses A comparative analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El español a uno y otro lado del Atlántico: reflexiones en torno a la diversidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Álvarez-Ejzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ballestero de Celis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Linguistica Romanica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747495v1</w:t>
+                <w:t xml:space="preserve">hal-03740428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concesión en la clase de Español para Fines Específicos</w:t>
               </w:r>
@@ -2429,51 +2429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814730v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballestero de Celis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sampedro Mella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15304/9788418445453" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekaterina Garcia Markina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/ph.2025.v39.i01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana &#193;lvarez-Ejzenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2021.6.4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Laura Corona Mart&#237;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/en/detalle-libro/719965/enunciado-y-discurso-estructura-y-relaciones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA030134" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814730v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ballestero de Celis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sampedro Mella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15304/9788418445453" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekaterina Garcia Markina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/ph.2025.v39.i01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2021.6.4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana &#193;lvarez-Ejzenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Laura Corona Mart&#237;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/en/detalle-libro/719965/enunciado-y-discurso-estructura-y-relaciones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA030134" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>