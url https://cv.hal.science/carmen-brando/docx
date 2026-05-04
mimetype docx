--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -338,51 +338,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les noms de lieux mentionnés dans des récits de vie de Républicains espagnols : distribution géographique et perceptions associées.</w:t>
+                <w:t xml:space="preserve">Les noms de lieux mentionnés dans des récits de vie de Républicains espagnols : distribution géographique et perceptions associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dominguès</w:t>
@@ -391,93 +391,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30ème conférence cartographique internationale (247-248), pp.135-147</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 30ème conférence cartographique internationale (247-248), pp.135-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19197003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070301v1</w:t>
+                <w:t xml:space="preserve">hal-05094962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les noms de lieux mentionnés dans des récits de vie de Républicains espagnols : distribution géographique et perceptions associées</w:t>
+                <w:t xml:space="preserve">Les noms de lieux mentionnés dans des récits de vie de Républicains espagnols : distribution géographique et perceptions associées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dominguès</w:t>
@@ -486,78 +495,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30ème conférence cartographique internationale (247-248), pp.135-147. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 30ème conférence cartographique internationale (247-248), pp.135-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19197003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05094962v1</w:t>
+                <w:t xml:space="preserve">hal-05070301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place names in Spanish Republican Life Stories: spatial patterns in locations and perceptions</w:t>
               </w:r>
@@ -1097,256 +1097,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Historical Gazetteers and Related NLP and Corpus Linguistics Applications (guest editorial)</w:t>
+                <w:t xml:space="preserve">Evaluation de la qualité des sources du Web de Données pour la résolution d’entités nommées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Map and Geography Libraries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Web de données : publication, liage et capitalisation, 21 (5-6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527782v1</w:t>
+                <w:t xml:space="preserve">hal-01462256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité des sources du Web de Données pour la résolution d’entités nommées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Semantic Historical Gazetteers and Related NLP and Corpus Linguistics Applications (guest editorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Map and Geography Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Semantic Historical Gazetteers: A Place for Places - Papers from the DH2016 GeoHumanities SIG Workshop, 13 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15420353.2017.1307307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462256v1</w:t>
+                <w:t xml:space="preserve">hal-01527782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Spatial Named Entities to the Web of Data for Geographical Analysis of Historical Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2098,480 +2098,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanistica: la francophonie des Humanités Numériques</w:t>
+                <w:t xml:space="preserve">Pipeline to process and analyze Paris's old property address directories (XIXe -XXe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Puren</w:t>
+                <w:t xml:space="preserve">Gabriela Elgarrista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques, médiation, formation et éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">CLARIN Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clarin, Oct 2020, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076668v1</w:t>
+                <w:t xml:space="preserve">hal-04010484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Named Entity Recognition for Distant Reading in ELTeC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Byszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLARIN Annual Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Guides d’annotation des entités nommées : similitudes, différences, difficultés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Frontini</w:t>
+                <w:t xml:space="preserve">Humanistica: la francophonie des Humanités Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Humanités numériques, médiation, formation et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880101v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipeline to process and analyze Paris's old property address directories (XIXe -XXe)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+                <w:t xml:space="preserve">Les Guides d’annotation des entités nommées : similitudes, différences, difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARIN Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clarin, Oct 2020, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Humanistica 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010484v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de récits de vie de Républicains espagnols</w:t>
               </w:r>
@@ -2646,921 +2646,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02344485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative platform for the semantic annotation of digitised sources with focus on spatio-temporal information and relying on linked open data</w:t>
+                <w:t xml:space="preserve">Adaptation et évaluation de systèmes de reconnaissance et de résolution des entités nommées pour le cas de textes littéraires français du 19ème​ ​ siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+                <w:t xml:space="preserve">Aicha Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasini Jean</w:t>
+                <w:t xml:space="preserve">Yosra Meherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mermet</w:t>
+                <w:t xml:space="preserve">Asma Bouhafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data for history</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées (HumaNS’2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827997v1</w:t>
+                <w:t xml:space="preserve">hal-01925816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oronce Fine : une plateforme pour l'annotation sémantique de ressources cartographiques sur le Web de données (résumé)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+                <w:t xml:space="preserve">Fueling Time Machine: Information Extraction from Retro-Digitised Address Directories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pandolfi Benoît</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Hermenault</w:t>
+                <w:t xml:space="preserve">Jean-Luc Pinol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence SAGEO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JADH2018 "Leveraging Open Data"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310027v1</w:t>
+                <w:t xml:space="preserve">hal-01814189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et évaluation de systèmes de reconnaissance et de résolution des entités nommées pour le cas de textes littéraires français du 19ème​ ​ siècle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesca Frontini</w:t>
+                <w:t xml:space="preserve">Analyse et représentation cartographique de récits de vie de Républicains espagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dominguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées (HumaNS’2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées d’études scientifiques prospectives : « Le numérique : outil d’étude de la valeur patrimoniale ! »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Charenton-le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925816v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02344584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fueling Time Machine: Information Extraction from Retro-Digitised Address Directories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khemakhem</w:t>
+                <w:t xml:space="preserve">Georeferencing historical ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pinol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADH2018 "Leveraging Open Data"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Time Machine conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique Fédérale de Lausanne, Oct 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814189v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georeferencing historical ressources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+                <w:t xml:space="preserve">Collaborative platform for the semantic annotation of digitised sources with focus on spatio-temporal information and relying on linked open data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasini Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time Machine conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique Fédérale de Lausanne, Oct 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Data for history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411437v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et représentation cartographique de récits de vie de Républicains espagnols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Jolivet</w:t>
+                <w:t xml:space="preserve">Oronce Fine : une plateforme pour l'annotation sémantique de ressources cartographiques sur le Web de données (résumé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Brando Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pandolfi Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Weber</w:t>
+                <w:t xml:space="preserve">Léa Hermenault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études scientifiques prospectives : « Le numérique : outil d’étude de la valeur patrimoniale ! »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Charenton-le-Pont, France</w:t>
+              <w:t xml:space="preserve">Conférence SAGEO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02344584v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la plateforme Oronce Fine: Semantic-enabled platform for the publication, integration and exploration of geo-historical resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Mermet</w:t>
+                <w:t xml:space="preserve">Analyse et cartographie des sentiments dans des récits de vie de migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dominguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital processing and critical reading of historical maps : Ehtiopian Materials, CéSor/BULAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de Rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827995v1</w:t>
+                <w:t xml:space="preserve">hal-01649150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et cartographie des sentiments dans des récits de vie de migrants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Weber</w:t>
+                <w:t xml:space="preserve">Présentation de la plateforme Oronce Fine: Semantic-enabled platform for the publication, integration and exploration of geo-historical resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA de Rouen, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">Digital processing and critical reading of historical maps : Ehtiopian Materials, CéSor/BULAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649150v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping experiences of personal appropriation of a new place from a diachronic perspective</w:t>
               </w:r>
@@ -3585,51 +3585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dominguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevil Seten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3784,51 +3784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linked Data Quality for Domain-Specific Named-Entity Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3879,51 +3879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REDEN ONLINE: Disambiguation, Linking and Visualisation of References in TEI Digital Editions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3955,226 +3955,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disambiguation of Named Entities in Cultural Heritage Texts Using Linked Data Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain-adapted named-entity linker using Linked Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Semantic Web for Cultural Heritage, SW4CH 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on NLP Applications: Completing the Puzzle co-located with the 20th International Conference on Applications of Natural Language to Information Systems (NLDB 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Passau, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203784v1</w:t>
+                <w:t xml:space="preserve">hal-01203356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-adapted named-entity linker using Linked Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disambiguation of Named Entities in Cultural Heritage Texts Using Linked Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on NLP Applications: Completing the Puzzle co-located with the 20th International Conference on Applications of Natural Language to Information Systems (NLDB 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Workshop on Semantic Web for Cultural Heritage, SW4CH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp.505-514, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203356v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Web Based Named Entity Linking for Digital Humanities and Heritage Texts</w:t>
               </w:r>
@@ -4363,51 +4363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th AGILE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Utrecht, Netherlands. pp.479-495, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4663,77 +4663,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting a system for Named Entity Recognition and Linking for 19th century French Novels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Meherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bouhafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,51 +4801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PEPS MATRICIEL - Lieux des migrants à travers des récits de vie : mots, perceptions, émotions, cartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dominguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5038,140 +5038,264 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156278v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la logique de connexion dans HAL : structures, collections et affiliations – guide pratique référents EHESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunjoo Carre, Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EHESS (École des Hautes Études en Sciences Sociales); INIST-CNRS. 2026, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalla : Un modèle pour l'édition collaborative d'un contenu géographique et la gestion de sa cohérence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando Escobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Paris-Est, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013PEST1005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00952250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5239,51 +5363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA2670D0"/>
+    <w:nsid w:val="1592F33F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5470,51 +5594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carmen-brando" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7098-3522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176424148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Stangl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zu&#241;iga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Bermudez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqaf083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19197003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485595v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-49-2021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Alkhalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cargill" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7228" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando Escobar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15420353.2017.1307307" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15420353.2017.1307306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_4-2_3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2016-7.04" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando-Escobar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/carto.48.2.1836" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sutty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Byszuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Elgarrista" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasini Jean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandolfi Beno&#238;t" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925816v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Soudani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Meherzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bouhafs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pinol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827995v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Seten" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2837689.2837699" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395125v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_51" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alerini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19789-5_24" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jaudoin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156278v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Provenier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jalabert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00952250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carmen-brando" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7098-3522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176424148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Stangl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zu&#241;iga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Bermudez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqaf083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19197003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485595v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-49-2021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Alkhalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cargill" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7228" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando Escobar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15420353.2017.1307307" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15420353.2017.1307306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_4-2_3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2016-7.04" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando-Escobar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/carto.48.2.1836" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sutty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Elgarrista" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Byszuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Soudani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Meherzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bouhafs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pinol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344584v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasini Jean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandolfi Beno&#238;t" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649150v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Seten" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2837689.2837699" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395125v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_51" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alerini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19789-5_24" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jaudoin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156278v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Provenier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jalabert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-05546170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjoo Carre, Na" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rousselle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00952250v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>