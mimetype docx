--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -338,51 +338,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les noms de lieux mentionnés dans des récits de vie de Républicains espagnols : distribution géographique et perceptions associées</w:t>
+                <w:t xml:space="preserve">Les noms de lieux mentionnés dans des récits de vie de Républicains espagnols : distribution géographique et perceptions associées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dominguès</w:t>
@@ -391,102 +391,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30ème conférence cartographique internationale (247-248), pp.135-147. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 30ème conférence cartographique internationale (247-248), pp.135-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094962v1</w:t>
+                <w:t xml:space="preserve">hal-05070301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les noms de lieux mentionnés dans des récits de vie de Républicains espagnols : distribution géographique et perceptions associées.</w:t>
+                <w:t xml:space="preserve">Les noms de lieux mentionnés dans des récits de vie de Républicains espagnols : distribution géographique et perceptions associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dominguès</w:t>
@@ -495,69 +486,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30ème conférence cartographique internationale (247-248), pp.135-147</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 30ème conférence cartographique internationale (247-248), pp.135-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19197003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070301v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place names in Spanish Republican Life Stories: spatial patterns in locations and perceptions</w:t>
               </w:r>
@@ -1097,256 +1097,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité des sources du Web de Données pour la résolution d’entités nommées</w:t>
+                <w:t xml:space="preserve">Semantic Historical Gazetteers and Related NLP and Corpus Linguistics Applications (guest editorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Map and Geography Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Semantic Historical Gazetteers: A Place for Places - Papers from the DH2016 GeoHumanities SIG Workshop, 13 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15420353.2017.1307307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462256v1</w:t>
+                <w:t xml:space="preserve">hal-01527782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Historical Gazetteers and Related NLP and Corpus Linguistics Applications (guest editorial)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la qualité des sources du Web de Données pour la résolution d’entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Map and Geography Libraries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Web de données : publication, liage et capitalisation, 21 (5-6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527782v1</w:t>
+                <w:t xml:space="preserve">hal-01462256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Spatial Named Entities to the Web of Data for Geographical Analysis of Historical Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1387,261 +1387,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of Toponyms in TEI Digital Literary Editions and Linking to the Web of Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REDEN: Named Entity Linking in Digital Literary Editions Using Linked Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Riguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MALTIT : Materialities of literature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/2182-8830_4-2_3⟩</w:t>
+              <w:t xml:space="preserve">Complex Systems Informatics and Modeling Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.60 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7250/csimq.2016-7.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363709v1</w:t>
+                <w:t xml:space="preserve">hal-01396037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REDEN: Named Entity Linking in Digital Literary Editions Using Linked Data Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation of Toponyms in TEI Digital Literary Editions and Linking to the Web of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Frontini</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Riguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems Informatics and Modeling Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.60 - 80. </w:t>
+              <w:t xml:space="preserve">MALTIT : Materialities of literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7250/csimq.2016-7.04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14195/2182-8830_4-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396037v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'incohérences de niveau de détail dans des données collaboratives</w:t>
               </w:r>
@@ -2098,480 +2098,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipeline to process and analyze Paris's old property address directories (XIXe -XXe)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Named Entity Recognition for Distant Reading in ELTeC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Elgarrista</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carmen Brando</w:t>
+                <w:t xml:space="preserve">Joanna Byszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Khemakhem</w:t>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Romary</w:t>
+                <w:t xml:space="preserve">Diana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARIN Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clarin, Oct 2020, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">CLARIN Annual Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010484v1</w:t>
+                <w:t xml:space="preserve">hal-03160438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Named Entity Recognition for Distant Reading in ELTeC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Frontini</w:t>
+                <w:t xml:space="preserve">Humanistica: la francophonie des Humanités Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Galleron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARIN Annual Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual Event, France</w:t>
+              <w:t xml:space="preserve">Humanités numériques, médiation, formation et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160438v1</w:t>
+                <w:t xml:space="preserve">hal-03076668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanistica: la francophonie des Humanités Numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Puren</w:t>
+                <w:t xml:space="preserve">Les Guides d’annotation des entités nommées : similitudes, différences, difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motasem Alrahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques, médiation, formation et éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076668v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Guides d’annotation des entités nommées : similitudes, différences, difficultés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Frontini</w:t>
+                <w:t xml:space="preserve">Pipeline to process and analyze Paris's old property address directories (XIXe -XXe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Elgarrista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CLARIN Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clarin, Oct 2020, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880101v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de récits de vie de Républicains espagnols</w:t>
               </w:r>
@@ -2646,921 +2646,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02344485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et évaluation de systèmes de reconnaissance et de résolution des entités nommées pour le cas de textes littéraires français du 19ème​ ​ siècle</w:t>
+                <w:t xml:space="preserve">Collaborative platform for the semantic annotation of digitised sources with focus on spatio-temporal information and relying on linked open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Soudani</w:t>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Meherzi</w:t>
+                <w:t xml:space="preserve">Pasini Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Bouhafs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Frontini</w:t>
+                <w:t xml:space="preserve">Eric Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées (HumaNS’2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Data for history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925816v1</w:t>
+                <w:t xml:space="preserve">hal-03827997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fueling Time Machine: Information Extraction from Retro-Digitised Address Directories</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+                <w:t xml:space="preserve">Oronce Fine : une plateforme pour l'annotation sémantique de ressources cartographiques sur le Web de données (résumé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Brando Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Pinol</w:t>
+                <w:t xml:space="preserve">Pandolfi Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Hermenault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADH2018 "Leveraging Open Data"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Conférence SAGEO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814189v1</w:t>
+                <w:t xml:space="preserve">hal-04310027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et représentation cartographique de récits de vie de Républicains espagnols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dominguès</w:t>
+                <w:t xml:space="preserve">Fueling Time Machine: Information Extraction from Retro-Digitised Address Directories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Weber</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pinol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études scientifiques prospectives : « Le numérique : outil d’étude de la valeur patrimoniale ! »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Charenton-le-Pont, France</w:t>
+              <w:t xml:space="preserve">JADH2018 "Leveraging Open Data"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02344584v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georeferencing historical ressources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+                <w:t xml:space="preserve">Adaptation et évaluation de systèmes de reconnaissance et de résolution des entités nommées pour le cas de textes littéraires français du 19ème​ ​ siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Meherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bouhafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time Machine conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique Fédérale de Lausanne, Oct 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Atelier Humanités Numériques Spatialisées (HumaNS’2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411437v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative platform for the semantic annotation of digitised sources with focus on spatio-temporal information and relying on linked open data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Mermet</w:t>
+                <w:t xml:space="preserve">Analyse et représentation cartographique de récits de vie de Républicains espagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dominguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data for history</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d’études scientifiques prospectives : « Le numérique : outil d’étude de la valeur patrimoniale ! »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Charenton-le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827997v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02344584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oronce Fine : une plateforme pour l'annotation sémantique de ressources cartographiques sur le Web de données (résumé)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Hermenault</w:t>
+                <w:t xml:space="preserve">Georeferencing historical ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence SAGEO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Time Machine conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique Fédérale de Lausanne, Oct 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310027v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et cartographie des sentiments dans des récits de vie de migrants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Weber</w:t>
+                <w:t xml:space="preserve">Présentation de la plateforme Oronce Fine: Semantic-enabled platform for the publication, integration and exploration of geo-historical resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA de Rouen, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">Digital processing and critical reading of historical maps : Ehtiopian Materials, CéSor/BULAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649150v1</w:t>
+                <w:t xml:space="preserve">hal-03827995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la plateforme Oronce Fine: Semantic-enabled platform for the publication, integration and exploration of geo-historical resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Mermet</w:t>
+                <w:t xml:space="preserve">Analyse et cartographie des sentiments dans des récits de vie de migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dominguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital processing and critical reading of historical maps : Ehtiopian Materials, CéSor/BULAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de Rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827995v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping experiences of personal appropriation of a new place from a diachronic perspective</w:t>
               </w:r>
@@ -3585,51 +3585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dominguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevil Seten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3693,51 +3693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Workshop on Geographic Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France. Article 3, 2 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3784,51 +3784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linked Data Quality for Domain-Specific Named-Entity Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3879,64 +3879,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REDEN ONLINE: Disambiguation, Linking and Visualisation of References in TEI Digital Editions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jagiellonian University &amp; Pedagogical University, Jul 2016, Kraków, Poland. http://dh2016.adho.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3955,226 +3955,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-adapted named-entity linker using Linked Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disambiguation of Named Entities in Cultural Heritage Texts Using Linked Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on NLP Applications: Completing the Puzzle co-located with the 20th International Conference on Applications of Natural Language to Information Systems (NLDB 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Workshop on Semantic Web for Cultural Heritage, SW4CH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp.505-514, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203356v1</w:t>
+                <w:t xml:space="preserve">hal-01203784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disambiguation of Named Entities in Cultural Heritage Texts Using Linked Data Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain-adapted named-entity linker using Linked Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Semantic Web for Cultural Heritage, SW4CH 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on NLP Applications: Completing the Puzzle co-located with the 20th International Conference on Applications of Natural Language to Information Systems (NLDB 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Passau, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_51⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01203784v1</w:t>
+                <w:t xml:space="preserve">hal-01203356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Web Based Named Entity Linking for Digital Humanities and Heritage Texts</w:t>
               </w:r>
@@ -4186,51 +4186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Workshop Semantic Web for Scientific Heritage at the 12th ESWC 2015 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arnaud Zucker; Isabelle Draelants; Catherine Faron Zucker; Alexandre Monnin, Jun 2015, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4363,51 +4363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th AGILE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Utrecht, Netherlands. pp.479-495, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4663,77 +4663,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting a system for Named Entity Recognition and Linking for 19th century French Novels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Meherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bouhafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,51 +4801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PEPS MATRICIEL - Lieux des migrants à travers des récits de vie : mots, perceptions, émotions, cartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dominguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5202,51 +5202,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalla : Un modèle pour l'édition collaborative d'un contenu géographique et la gestion de sa cohérence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando Escobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Paris-Est, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013PEST1005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5363,51 +5363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1592F33F"/>
+    <w:nsid w:val="6FA852CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5594,51 +5594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carmen-brando" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7098-3522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176424148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Stangl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zu&#241;iga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Bermudez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqaf083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19197003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485595v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-49-2021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Alkhalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cargill" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7228" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando Escobar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15420353.2017.1307307" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15420353.2017.1307306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_4-2_3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2016-7.04" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando-Escobar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/carto.48.2.1836" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sutty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Elgarrista" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Byszuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Soudani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Meherzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bouhafs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pinol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344584v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasini Jean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandolfi Beno&#238;t" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649150v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Seten" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2837689.2837699" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395125v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_51" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alerini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19789-5_24" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jaudoin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156278v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Provenier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jalabert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-05546170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjoo Carre, Na" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rousselle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00952250v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carmen-brando" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7098-3522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176424148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Stangl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zu&#241;iga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Bermudez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqaf083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19197003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485595v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-49-2021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Alkhalil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dichy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cargill" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7228" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527782v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando Escobar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15420353.2017.1307307" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15420353.2017.1307306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2016-7.04" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_4-2_3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando-Escobar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/carto.48.2.1836" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sutty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Byszuk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Elgarrista" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasini Jean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandolfi Beno&#238;t" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pinol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Soudani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Meherzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bouhafs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827995v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Seten" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2837689.2837699" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395125v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_51" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alerini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19789-5_24" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jaudoin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156278v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Provenier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jalabert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-05546170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjoo Carre, Na" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rousselle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00952250v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>