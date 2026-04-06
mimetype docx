--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -213,51 +213,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 101 (3), pp.052124-0046R1. </w:t>
+              <w:t xml:space="preserve">, 2025, 102 (1), pp.052124-0046R1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3368/le.102.1.052124-0046R1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -857,239 +857,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des coûts et des bénéfices sociaux pour la mobilité hydrogène en europe</w:t>
+                <w:t xml:space="preserve">Social cost-benefit analysis of hydrogen mobility in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benno Weinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Roses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (42), pp.19304-19311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.07.213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01869615v1</w:t>
+                <w:t xml:space="preserve">ineris-01863846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cost-benefit analysis of hydrogen mobility in Europe</w:t>
+                <w:t xml:space="preserve">Analyse des coûts et des bénéfices sociaux pour la mobilité hydrogène en europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benno Weinberger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015-2016, pp.16-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.07.213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863846v1</w:t>
+                <w:t xml:space="preserve">ineris-01869615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1527,217 +1527,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring urban vitality: how do grand Paris express shape real estate markets ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Urban Vitality: how do transport infrastructure shape real estate markets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Peres</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ENHR 2025 Grand Paris - Affordable Housing in Greening Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lab'Urba; Université Gustave Eiffel; Université Paris-Est Créteil, Jun 2025, Créteil, France</w:t>
+              <w:t xml:space="preserve">14th annual Malmö Real Estate Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malmö University, May 2025, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282897v1</w:t>
+                <w:t xml:space="preserve">hal-05299597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Urban Vitality: how do transport infrastructure shape real estate markets ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring urban vitality: how do grand Paris express shape real estate markets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Peres</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th annual Malmö Real Estate Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Malmö University, May 2025, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque ENHR 2025 Grand Paris - Affordable Housing in Greening Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab'Urba; Université Gustave Eiffel; Université Paris-Est Créteil, Jun 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299597v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring urban vitality: how do transport infrastructure shape real estate markets ?</w:t>
               </w:r>
@@ -2175,243 +2175,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network assessment of a territory: real estate market, territorial diagnosis, and analysis of the productive city of a 15-minute city</w:t>
+                <w:t xml:space="preserve">How to characterize a 15-minute city? A study case of Saint-Fons, Lyon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cantuarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zeller-Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du groupe ESPI - Immobilier durable, quelle soutenabilité, quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">28th ERES Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846407v1</w:t>
+                <w:t xml:space="preserve">hal-03712414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to characterize a 15-minute city? A study case of Saint-Fons, Lyon, France</w:t>
+                <w:t xml:space="preserve">Network assessment of a territory: real estate market, territorial diagnosis, and analysis of the productive city of a 15-minute city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Cantuarias</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zeller-Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ERES Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Colloque international du groupe ESPI - Immobilier durable, quelle soutenabilité, quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712414v1</w:t>
+                <w:t xml:space="preserve">hal-03846407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing visibility to the urban ecosystem services of a territory: economic analysis of urban forests and green spaces. Framework of the research project SEMEUR</w:t>
               </w:r>
@@ -3019,64 +3019,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benno Weinberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Roses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3235,64 +3235,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benno Weinberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Roses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3890,242 +3890,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zéro artificialisation nette (Zan)</w:t>
+                <w:t xml:space="preserve">Caractériser la demande sociale pour la biodiversité et les services écosystémiques à l’aide des sciences économiques : le cas du tramway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Anougmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basak Bayramoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Laura Brown; Jeffrey Blain. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonin, Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grandes notions de l'urbanisme. Pour les métiers de l'immobilier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.255-262, 2024, 978-2-10-086199-6</w:t>
+              <w:t xml:space="preserve">Infrastructures de transport créatives : mieux les intégrer aux écosystèmes, paysages et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2024, Synthèses, 9782759238125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811617v1</w:t>
+                <w:t xml:space="preserve">hal-04393879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la demande sociale pour la biodiversité et les services écosystémiques à l’aide des sciences économiques : le cas du tramway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zéro artificialisation nette (Zan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Calvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Basak Bayramoglu</w:t>
+                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Bonin, Sophie. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Brown; Jeffrey Blain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrastructures de transport créatives : mieux les intégrer aux écosystèmes, paysages et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2024, Synthèses, 9782759238125</w:t>
+              <w:t xml:space="preserve">Les grandes notions de l'urbanisme. Pour les métiers de l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.255-262, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393879v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville intelligente</w:t>
               </w:r>
@@ -6110,51 +6110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anougmar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.102.1.052124-0046R1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092771ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Eduard Nedelciu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Morales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2022.840091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20511/jefib.2021.v5n1.1551" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weigel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chapon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201903027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Darses" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Weinberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Roses" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.213" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Pineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299597v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zeller-Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366424.3386585" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854343v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boucard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guionnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391573v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391579v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225501v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807366848-economie-de-l-immobilier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hamard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kenza Bouhaddou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1832/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zadra-Veil Cathy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.w9hxeav34" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031118v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleyre Isabelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Chardon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-espi.fr/journees-d-etude/immobilier-durable/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00724852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anougmar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.102.1.052124-0046R1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092771ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Eduard Nedelciu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Morales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2022.840091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20511/jefib.2021.v5n1.1551" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weigel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chapon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201903027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Darses" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Weinberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Roses" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Pineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zeller-Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366424.3386585" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854343v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boucard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guionnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391573v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391579v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225501v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807366848-economie-de-l-immobilier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393879v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hamard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kenza Bouhaddou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1832/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zadra-Veil Cathy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.w9hxeav34" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031118v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleyre Isabelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Chardon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-espi.fr/journees-d-etude/immobilier-durable/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00724852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>