--- v1 (2026-04-06)
+++ v2 (2026-05-18)
@@ -1527,217 +1527,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Urban Vitality: how do transport infrastructure shape real estate markets ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring urban vitality: how do grand Paris express shape real estate markets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Peres</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th annual Malmö Real Estate Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Malmö University, May 2025, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque ENHR 2025 Grand Paris - Affordable Housing in Greening Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab'Urba; Université Gustave Eiffel; Université Paris-Est Créteil, Jun 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299597v1</w:t>
+                <w:t xml:space="preserve">hal-05282897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring urban vitality: how do grand Paris express shape real estate markets ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Urban Vitality: how do transport infrastructure shape real estate markets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Peres</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ENHR 2025 Grand Paris - Affordable Housing in Greening Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lab'Urba; Université Gustave Eiffel; Université Paris-Est Créteil, Jun 2025, Créteil, France</w:t>
+              <w:t xml:space="preserve">14th annual Malmö Real Estate Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malmö University, May 2025, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282897v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring urban vitality: how do transport infrastructure shape real estate markets ?</w:t>
               </w:r>
@@ -2175,243 +2175,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to characterize a 15-minute city? A study case of Saint-Fons, Lyon, France</w:t>
+                <w:t xml:space="preserve">Network assessment of a territory: real estate market, territorial diagnosis, and analysis of the productive city of a 15-minute city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Cantuarias</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zeller-Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ERES Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Colloque international du groupe ESPI - Immobilier durable, quelle soutenabilité, quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712414v1</w:t>
+                <w:t xml:space="preserve">hal-03846407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network assessment of a territory: real estate market, territorial diagnosis, and analysis of the productive city of a 15-minute city</w:t>
+                <w:t xml:space="preserve">How to characterize a 15-minute city? A study case of Saint-Fons, Lyon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cantuarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Zeller-Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du groupe ESPI - Immobilier durable, quelle soutenabilité, quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">28th ERES Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846407v1</w:t>
+                <w:t xml:space="preserve">hal-03712414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing visibility to the urban ecosystem services of a territory: economic analysis of urban forests and green spaces. Framework of the research project SEMEUR</w:t>
               </w:r>
@@ -2987,243 +2987,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cost-benefit analysis of hydrogen mobility in Europe</w:t>
+                <w:t xml:space="preserve">Traitement ou Substitution : analyse économique de stratégies de gestion à long terme des micropolluants urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mombelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Conference of the International Association of Energy Economics (IAEE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">Salon Aquaterritorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854244v1</w:t>
+                <w:t xml:space="preserve">ineris-01854318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement ou Substitution : analyse économique de stratégies de gestion à long terme des micropolluants urbains</w:t>
+                <w:t xml:space="preserve">Social cost-benefit analysis of hydrogen mobility in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benno Weinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Roses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Mombelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Aquaterritorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">39. Conference of the International Association of Energy Economics (IAEE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854318v1</w:t>
+                <w:t xml:space="preserve">ineris-01854244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An early transition of hydrogen-based transport in europe by including the carbon price</w:t>
               </w:r>
@@ -4105,225 +4105,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville intelligente</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nature dans l'immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Hamard</w:t>
+                <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jeffrey Blain, Laura Brown. </w:t>
+              <w:t xml:space="preserve">Jeffrey Blain; Laura Brown. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grandes notions de l'urbanisme pour les métiers de l'immobilier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, 2024, 978-2-10-086199-6</w:t>
+              <w:t xml:space="preserve">Les grandes notions de l’urbanisme pour les métiers de l’immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2024, Hors collection, 9782100861996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696203v1</w:t>
+                <w:t xml:space="preserve">hal-05006096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature dans l'immobilier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ville intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Tuffery</w:t>
+                <w:t xml:space="preserve">Alex Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jeffrey Blain; Laura Brown. </w:t>
+              <w:t xml:space="preserve">Jeffrey Blain, Laura Brown. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grandes notions de l’urbanisme pour les métiers de l’immobilier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, 2024, Hors collection, 9782100861996</w:t>
+              <w:t xml:space="preserve">Les grandes notions de l'urbanisme pour les métiers de l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006096v1</w:t>
+                <w:t xml:space="preserve">hal-04696203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets de recherche Ittecop 2020 au regard de l'évaluation environnementale</w:t>
               </w:r>
@@ -6110,51 +6110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anougmar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.102.1.052124-0046R1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092771ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Eduard Nedelciu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Morales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2022.840091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20511/jefib.2021.v5n1.1551" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weigel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chapon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201903027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Darses" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Weinberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Roses" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Pineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zeller-Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366424.3386585" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854343v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boucard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guionnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391573v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391579v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225501v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807366848-economie-de-l-immobilier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393879v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hamard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kenza Bouhaddou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1832/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zadra-Veil Cathy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.w9hxeav34" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031118v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleyre Isabelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Chardon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-espi.fr/journees-d-etude/immobilier-durable/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00724852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anougmar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.102.1.052124-0046R1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092771ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Eduard Nedelciu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Morales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2022.840091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20511/jefib.2021.v5n1.1551" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weigel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chapon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201903027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Darses" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Weinberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Roses" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Pineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299597v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zeller-Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366424.3386585" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854343v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boucard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guionnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391573v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391579v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225501v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807366848-economie-de-l-immobilier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393879v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kenza Bouhaddou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hamard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1832/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zadra-Veil Cathy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.w9hxeav34" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031118v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleyre Isabelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Chardon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-espi.fr/journees-d-etude/immobilier-durable/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00724852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>