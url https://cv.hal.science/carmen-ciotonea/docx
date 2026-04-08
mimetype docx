--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -374,485 +374,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SBA-15 supported Ni-Cu catalysts for hydrodeoxygenation of m-cresol to toluene</w:t>
+                <w:t xml:space="preserve">Improving mechanical stability of SBA-15 monoliths prepared from polymeric scaffolds replication using bentonite clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Deplazes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
+                <w:t xml:space="preserve">Ridvan Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias El Rassi</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, ChemSusChem, 18 (1), pp.e202400685. </w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.202400685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10934-025-01791-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676105v1</w:t>
+                <w:t xml:space="preserve">hal-05008616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving mechanical stability of SBA-15 monoliths prepared from polymeric scaffolds replication using bentonite clay</w:t>
+                <w:t xml:space="preserve">SBA-15 supported Ni-Cu catalysts for hydrodeoxygenation of m-cresol to toluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridvan Yildiz</w:t>
+                <w:t xml:space="preserve">Roger Deplazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+                <w:t xml:space="preserve">Elias El Rassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ChemSusChem, 18 (1), pp.e202400685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10934-025-01791-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202400685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008616v1</w:t>
+                <w:t xml:space="preserve">hal-04676105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition precipitation derived Ni-Co active sites for enhanced dry reforming of methane performances</w:t>
+                <w:t xml:space="preserve">Melt infiltration for the preparation of finely dispersed Ni-FeOx nanoparticles on SBA-15 for the hydrodeoxygenation of m-cresol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Chaghouri</w:t>
+                <w:t xml:space="preserve">R. Deplazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mohamad Ali</w:t>
+                <w:t xml:space="preserve">C.A. Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marinova</w:t>
+                <w:t xml:space="preserve">A. Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Royer</w:t>
+                <w:t xml:space="preserve">N. Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 429, pp.114458. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2023.114458⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 430, pp.114514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2024.114514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303429v1</w:t>
+                <w:t xml:space="preserve">hal-04439481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the physico-chemical properties of Ni-Mg-Al-La catalysts from ultrasound-assisted synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Kalawoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,4914 +876,5048 @@
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 104, pp.106806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2024.106806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of Furfural-Acetone Condensation Adduct over Mo/SBA-15 Catalysts under Atmospheric Pressure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deposition precipitation derived Ni-Co active sites for enhanced dry reforming of methane performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Royer</w:t>
+                <w:t xml:space="preserve">Muriel Chaghouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Mohamad Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal13091276⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 429, pp.114458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2023.114458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295730v1</w:t>
+                <w:t xml:space="preserve">hal-04303429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and &amp;lt;i&amp;gt;ab initio&amp;lt;/i&amp;gt; Investigation on the Effect of CO and CO 2 during Hydrodeoxygenation of m‐Cresol over Co/SBA‐15</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Deplazes</w:t>
+                <w:t xml:space="preserve">Transformation of Furfural-Acetone Condensation Adduct over Mo/SBA-15 Catalysts under Atmospheric Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Canilho</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202201327⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Catalysts, 13 (9), pp.1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal13091276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048828v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milling-Assisted Loading of Drugs into Mesoporous Silica Carriers: A Green and Simple Method for Obtaining Tunable Customized Drug Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Moutamenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Special Issue Mesoporous Silica Nanoparticles: Smart Delivery Platform, 15 (2), pp.390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics15020390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoCuAlOx mixed oxides for the CO2 purification from oxycombustion process exhaust feed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joudia Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 653, pp.119066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni(0) Ex-Phyllosilicates as Efficient and Stable Low Temperature CH4 Dry Reforming Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaqian Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cezar Catrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gardoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, ChemCatChem, 15 (14), pp.e2023002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.202300245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing ammonia catalytic production over spatially confined cobalt molybdenum nitride nanoparticles in SBA-15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Abreu Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manjunatha Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 325, pp.122319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.122319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the contribution of ultrasounds in layered double hydroxides synthesis and in their performances</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and &amp;lt;i&amp;gt;ab initio&amp;lt;/i&amp;gt; Investigation on the Effect of CO and CO 2 during Hydrodeoxygenation of m‐Cresol over Co/SBA‐15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Aouad</w:t>
+                <w:t xml:space="preserve">Camila Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madona Labaki</w:t>
+                <w:t xml:space="preserve">Saber Gueddida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Deplazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.249⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.e202201327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202201327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303409v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gas treatment of CuAl-LDH on NO reduction by CO under oxidative conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madan Mohan Behera</w:t>
+                <w:t xml:space="preserve">Review on the contribution of ultrasounds in layered double hydroxides synthesis and in their performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Kalawoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Olivet</w:t>
+                <w:t xml:space="preserve">Michel Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Chaghouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucette Tidahy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+                <w:t xml:space="preserve">Samer Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Thomas</w:t>
+                <w:t xml:space="preserve">Madona Labaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 452 (Part A), pp.139543. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (G2), pp.167-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.139543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301186v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of catalyst activity and stability in the m-cresol hydrodeoxygenation through Ni particle size control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of gas treatment of CuAl-LDH on NO reduction by CO under oxidative conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+                <w:t xml:space="preserve">Madan Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Canaff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+                <w:t xml:space="preserve">Lilian Olivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Tidahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123030⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 452 (Part A), pp.139543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.139543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249836v2</w:t>
+                <w:t xml:space="preserve">hal-04301186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of SBA-15 into hierarchical porous monoliths replicating polymeric scaffolds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+                <w:t xml:space="preserve">Optimization of catalyst activity and stability in the m-cresol hydrodeoxygenation through Ni particle size control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111908⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 338, pp.123030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644995v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249836v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Core and Surface Composition of Base-Metal Nanoalloys to Rationalize their Selectivity: The Case of Ni-Fe/SiO 2 Catalysts for the Liquid-Phase Hydrogenation of Furfural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dichao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chem Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (7), pp.1686-1708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.checat.2022.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO reduction by CO under oxidative conditions over CoCuAl mixed oxides derived from hydrotalcite-like compounds: Effect of water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joudia Akil</w:t>
+                <w:t xml:space="preserve">Assembly of SBA-15 into hierarchical porous monoliths replicating polymeric scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rıdvan Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 337, pp.111908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2021.05.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03533616v1</w:t>
+                <w:t xml:space="preserve">hal-03644995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodeoxygenation of m-cresol over Pd/Al-SBA-15 catalysts: Effect of Al content on the deoxygenation reaction pathways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Teles</w:t>
+                <w:t xml:space="preserve">NO reduction by CO under oxidative conditions over CoCuAl mixed oxides derived from hydrotalcite-like compounds: Effect of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joudia Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11th International Conference on Environmental Catalysis, 384-386, pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2021.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2022.118686⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03691821v1</w:t>
+                <w:t xml:space="preserve">hal-03533616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Red Mud Catalyst for Volatile Organic Compounds Oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Pande</w:t>
+                <w:t xml:space="preserve">Hydrodeoxygenation of m-cresol over Pd/Al-SBA-15 catalysts: Effect of Al content on the deoxygenation reaction pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subramanian Selvakumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+                <w:t xml:space="preserve">Nicolas. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
+                <w:t xml:space="preserve">Vinicius O.O. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal11070838⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 641, pp.118686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2022.118686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759155v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing on 3D spatial distribution of Cu-Co (oxide) nanoparticles in inorganic mesoporous sieves: Impact on catalytic performance toward the cinnamaldehyde hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brandusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Applied Catalysis A: General, 623, pp.118303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllosilicate‐derived Nickel‐cobalt Bimetallic Nanoparticles for the Catalytic Hydrogenation of Imines, Oximes and N‐heteroarenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modified Red Mud Catalyst for Volatile Organic Compounds Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Pande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramanian Selvakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202000704⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Catalysts, 11 (7), pp.838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal11070838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915940v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the physical states of confined ibuprofen in SBA-15 based drug delivery systems obtained by solid-state loading: Impact of the loading degree</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phyllosilicate‐derived Nickel‐cobalt Bimetallic Nanoparticles for the Catalytic Hydrogenation of Imines, Oximes and N‐heteroarenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0020992⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.4652-4663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202000704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974158v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the dispersion and catalytic performances of copper in the hydrogenation of cinnamaldehyde by incorporation of aluminium into mesoporous SBA-15 silica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">MnOx-loaded mesoporous silica for the catalytic oxidation of formaldehyde. Effect of the melt infiltration conditions on the activity - stability behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117615⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ChemCatChem, 12 (6), pp.1664-1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201901902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001100v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MnOx-loaded mesoporous silica for the catalytic oxidation of formaldehyde. Effect of the melt infiltration conditions on the activity - stability behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+                <w:t xml:space="preserve">Manipulating the physical states of confined ibuprofen in SBA-15 based drug delivery systems obtained by solid-state loading: Impact of the loading degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália T. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Royer</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201901902⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (15), pp.154506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0020992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042391v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering pore morphology using silica template route over mesoporous cobalt oxide and its implications in atmospheric pressure carbon dioxide hydrogenation to olefins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sharad Gupta</w:t>
+                <w:t xml:space="preserve">Enhancement of the dispersion and catalytic performances of copper in the hydrogenation of cinnamaldehyde by incorporation of aluminium into mesoporous SBA-15 silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100586⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598, pp.117615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395883v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroconversion of 5‐Hydroxymethylfurfural to 2,5‐Dimethylfuran and 2,5‐Dimethyltetrahydrofuran over Non‐promoted Ni/SBA‐15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine de Oliveira Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (7), pp.2050-2059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.201902028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsion stabilized with alumina-functionalized mesoporous silica particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Dechezelles</w:t>
+                <w:t xml:space="preserve">Engineering pore morphology using silica template route over mesoporous cobalt oxide and its implications in atmospheric pressure carbon dioxide hydrogenation to olefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chathakudath P. Vinod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b03900⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Applied Materials Today, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395719v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash Catalytic Pyrolysis of Polyethylene over (Alumino)silicate Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Klaimy</w:t>
+                <w:t xml:space="preserve">Emulsion stabilized with alumina-functionalized mesoporous silica particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dechezelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Casetta</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201901819⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Langmuir, 36, pp.3212-3220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b03900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998808v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient degradation of clofibric acid by electro-enhanced peroxydisulfate activation with Fe-Cu/SBA-15 catalyst</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flash Catalytic Pyrolysis of Polyethylene over (Alumino)silicate Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zhong</w:t>
+                <w:t xml:space="preserve">Sophie Klaimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohui Fan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyu Mao</w:t>
+                <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.02.014⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.1109-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201901819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172962v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of highly dispersed iron species within mesoporous (Al-)SBA-15 silica as efficient heterogeneous Fenton-type catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irina Mazilu</w:t>
+                <w:t xml:space="preserve">Efficient degradation of clofibric acid by electro-enhanced peroxydisulfate activation with Fe-Cu/SBA-15 catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.12.024⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Applied Catalysis B: Environmental, 230, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01630974v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the microtubule-associated TPPP/p25 in Parkinson’s and related diseases and its therapeutic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius O.O. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Arrii-Clacens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (4), pp.301-309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14789450.2017.1304216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure control of aluminized clay minerals on the mobility of caesium in contaminated soil environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Synthesis of highly dispersed iron species within mesoporous (Al-)SBA-15 silica as efficient heterogeneous Fenton-type catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Mazilu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brindusa Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep43187⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.326 - 337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930021v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the support on the hydrodeoxygenation of m -cresol over molybdenum oxide based catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinicius O.O. Gonçalves</w:t>
+                <w:t xml:space="preserve">Crystal structure control of aluminized clay minerals on the mobility of caesium in contaminated soil environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir Calegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Roudaut</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.190 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.05.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01782900v1</w:t>
+                <w:t xml:space="preserve">hal-01930021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining for Stability: Heterogeneous Catalysis with Transition Metal (Oxide) Nanoparticles Confined in the Secondary Pore Network of Mesoporous Scaffolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the support on the hydrodeoxygenation of m -cresol over molybdenum oxide based catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius O.O. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emil Dumitriu</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Clacens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214, pp.57 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.201700014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01782925v1</w:t>
+                <w:t xml:space="preserve">hal-01782900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Green Procedure to Prepare Efficient Manganese Oxide Nanopowder for the Low Temperature Removal of Formaldehyde</w:t>
+                <w:t xml:space="preserve">Confining for Stability: Heterogeneous Catalysis with Transition Metal (Oxide) Nanoparticles Confined in the Secondary Pore Network of Mesoporous Scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (4), pp.233 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201700014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201700199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01782927v1</w:t>
+                <w:t xml:space="preserve">hal-01782925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the distribution of cobalt (oxide) nanoparticles in the dual pore system of SBA-15 scaffolds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Simple and Green Procedure to Prepare Efficient Manganese Oxide Nanopowder for the Low Temperature Removal of Formaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Averlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.11.028⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.2366 - 2376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201700199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01523524v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis of highly dispersed and thermally stable copper-based nanoparticles supported on SBA-15 occluded with P123 surfactant for catalytic applications</w:t>
+                <w:t xml:space="preserve">Controlling the distribution of cobalt (oxide) nanoparticles in the dual pore system of SBA-15 scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brandusa Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Irina Mazilu</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.04.004⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 224, pp.176-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782684v1</w:t>
+                <w:t xml:space="preserve">hal-01523524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and catalytic properties of mono- and bimetallic nickel-copper nanoparticles derived from MgNi(Cu)Al-LDHs under reductive conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Facile synthesis of highly dispersed and thermally stable copper-based nanoparticles supported on SBA-15 occluded with P123 surfactant for catalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Constantin Rudolf</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339, pp.270 - 283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.11.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01334161v1</w:t>
+                <w:t xml:space="preserve">hal-01782684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Hydrogenation of Furfural to Furfuryl Alcohol in the Presence of a Recyclable Cobalt/SBA-15 Catalyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïté Audemar</w:t>
+                <w:t xml:space="preserve">Structural and catalytic properties of mono- and bimetallic nickel-copper nanoparticles derived from MgNi(Cu)Al-LDHs under reductive conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201403398⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 504 pp. 92-102 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327190v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-dependent morphostructural properties of Ni-Cu oxide nanoparticles confined within the channels of ordered mesoporous SBA-15 silica.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Selective Hydrogenation of Furfural to Furfuryl Alcohol in the Presence of a Recyclable Cobalt/SBA-15 Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Audemar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine de Oliveira Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (11 ), pp.1885-1891 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201403398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am302733m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00840618v1</w:t>
+                <w:t xml:space="preserve">hal-01327190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Composition-dependent morphostructural properties of Ni-Cu oxide nanoparticles confined within the channels of ordered mesoporous SBA-15 silica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (8), pp.3010-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am302733m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nanosized transition metals in controlled environments of phyllosilicate-mesoporous silica composites as highly thermostable and active catalysts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (69), pp.7665-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3cc43197e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5793,3689 +5927,3814 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental challenges in differential scanning calorimetry for Hydrogen storage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Longuemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT54 - 54eme journées de calorimétrie et d'analyse thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of thermal properties of metal organic frameworks at low temperatures (-180°C to 40°C) for hydrogen storage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Longuemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th World Hydrogen Energy Conference (WHEC-2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tulum, Cancun-Riviera Maya, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Production through Dry Reforming of Biogas Reaction on Coand Ni-Based Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Chaghouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haingomalala Lucette Tidahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRE 27: CHEMICAL REACTION ENGINEERING FOR SUSTAINABLE DEVELOPMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’impact du rapport Ni0/Ni2+ de catalyseurs phyllosilicates sur les performances pour la réaction de méthanation du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Abi-Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes des propriétés physico-chimiques du Ni/SBA15 pour la réaction de méthanation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Gregoire</w:t>
+                <w:t xml:space="preserve">Mixed oxide preparation by ultrasonic assisted method. Toward hydrogen production via CO 2 reforming of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kalawoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Chaghouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poupin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Renewable Energy Congress (IREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia. pp.264-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IREC56325.2022.10002137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346430v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed oxide preparation by ultrasonic assisted method. Toward hydrogen production via CO 2 reforming of methane</w:t>
+                <w:t xml:space="preserve">Etudes des propriétés physico-chimiques du Ni/SBA15 pour la réaction de méthanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kalawoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Chaghouri</w:t>
+                <w:t xml:space="preserve">Manon Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Delattre</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Abi-Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Renewable Energy Congress (IREC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303444v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production through dry reforming of biogas on hydrotalcite derived materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Chaghouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Haingomalala Tidahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Abi-Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Renewable Energy Congress (IREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IREC56325.2022.10002063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoCuAl mixed oxides derived from hydrotalcite-like compounds for CO2 purification in oxyfuel combustion conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joudia Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Environmental Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective hydroconversion of 5-hydroxymethylfurfural to biofuels: comparison of Ni/SBA-15 and Cu/SBA-15 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vigier de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supported Ni catalysts issued from reduction of porous phyllosilicate; Properties in dry reforming of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaqian Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of mesoporous silica supported manganese oxide nanocomposites for the formaldehyde total catalytic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective hydroconversion of 5-hydroxymethylfurfural to biofuels: comparison of Ni/SBA-15 and Cu/SBA-15 catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of ZSM-5 properties in the Flash Catalytic Pyrolysis of polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Marceau</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Klaimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">FCCat, "French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société chimique de France, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514720v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ZSM-5 properties in the Flash Catalytic Pyrolysis of polyethylene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective hydroconversion of 5-hydroxymethylfurfural to biofuels: comparison of Ni/SBA-15 and Cu/SBA-15 catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vigier de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat, "French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société chimique de France, Jun 2019, Fréjus, France</w:t>
+              <w:t xml:space="preserve">EuropaCat 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523123v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of transition metal (oxide) nanoparticles confined in the secondary pore network of mesoporous scaffolds using melt infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREPA XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of transition metal (oxide) nanoparticles confined in the second pore network of mesoporous scaffolds using melt infiltration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical recycling of polymers through catalytic pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Klaimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on the Preparation of Heterogeneous Catalysts (PREPA12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Recycling of Textiles and Plastics : Rethinking the value of plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515161v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical recycling of polymers through catalytic pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Recycling of Textiles and Plastics : Rethinking the value of plastics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Greater Region Plastics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289277v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical recycling of polymers through catalytic pyrolysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of transition metal (oxide) nanoparticles confined in the second pore network of mesoporous scaffolds using melt infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greater Region Plastics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">12th International Symposium on the Preparation of Heterogeneous Catalysts (PREPA12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358237v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical estimation of iron isotope fractionation during cloud processing of aerosols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+                <w:t xml:space="preserve">Modeling of Iron Isotope Fractionation During Aerosol Cloud Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop LEFE/CHAT on theoretical physical chemistry and atmospheric chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Cross Disciplinary Project (CDP) AREA (Aerosol at the heaRt of the Earth Atmosphere system) Scientific Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Villeneuve d’Ascq (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170026v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérovskite à base de manganèse pour l’oxydation catalytique de polluants (CO, COV...)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
+                <w:t xml:space="preserve">Theoretical estimation of iron isotope fractionation during cloud processing of aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Genty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hendaye, France</w:t>
+              <w:t xml:space="preserve">Workshop LEFE/CHAT on theoretical physical chemistry and atmospheric chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579492v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of gas treatment of CuAl-LDH on NO reduction by CO under oxidative conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madan Mohan Behera</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madan Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Ni°-exoluted phyllosilicate catalysts for the CO2 methanation reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Gregoire</w:t>
+                <w:t xml:space="preserve">Pérovskite à base de manganèse pour l’oxydation catalytique de polluants (CO, COV...)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edmond Abi-Aad</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Catalysis - "Roots and wings for a better world"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">GECat 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04658826v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exsolution des particules de Ni présents dans les phyllosilicates, bonne ou mauvaise stratégie pour la réaction de méthanation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Optimizing Ni°-exoluted phyllosilicate catalysts for the CO2 methanation reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Abi-Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hendaye, France. </w:t>
+              <w:t xml:space="preserve">18th International Congress on Catalysis - "Roots and wings for a better world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585070v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nickel nanoparticle size over silica based catalysts for methanation reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">L'exsolution des particules de Ni présents dans les phyllosilicates, bonne ou mauvaise stratégie pour la réaction de méthanation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Abi-Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Prague (République Tchèque), Czech Republic</w:t>
+              <w:t xml:space="preserve">GECat 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hendaye, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347026v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of impurities on the dry reforming of biogas for hydrogen production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Chaghouri</w:t>
+                <w:t xml:space="preserve">Effect of nickel nanoparticle size over silica based catalysts for methanation reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gennequin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Abi-Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRE 27: CHEMICAL REACTION ENGINEERING FOR SUSTAINABLE DEVELOPMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Quebec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">15th European Congress on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague (République Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428074v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Al Content on the Reaction Pathways of m-Cresol Transformation over Pd/Al-SBA-15 Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila A Teles</w:t>
+                <w:t xml:space="preserve">Investigating the effect of impurities on the dry reforming of biogas for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Chaghouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haingomalala Lucette Tidahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCAT 2022: French conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Ronce les bains, France</w:t>
+              <w:t xml:space="preserve">ISCRE 27: CHEMICAL REACTION ENGINEERING FOR SUSTAINABLE DEVELOPMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691897v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Ni nanoparticles size within SBA-15 porosity toward selective HDO reaction of m-Cresol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Al Content on the Reaction Pathways of m-Cresol Transformation over Pd/Al-SBA-15 Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila A Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius O.O. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Clacens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCAT 2022: French Conference on Catalysis</w:t>
+              <w:t xml:space="preserve">FCCAT 2022: French conference on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ronce les bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691886v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Gas-treatments of Cu-Al Layered-Double Hydroxides on Catalytic Reduction of NO by CO under Oxidative and Wet Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling Ni nanoparticles size within SBA-15 porosity toward selective HDO reaction of m-Cresol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucette Tidahy</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila A Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Clacens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2022 : French Conference on Catalysis 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t>
+              <w:t xml:space="preserve">FCCAT 2022: French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Ronce les bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346379v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a catalytic process for purification of CO2 from oxycombustion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poupin</w:t>
+                <w:t xml:space="preserve">Effect of Gas-treatments of Cu-Al Layered-Double Hydroxides on Catalytic Reduction of NO by CO under Oxidative and Wet Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madan Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Olivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Tidahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis: from understanding to applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">FCCat 2022 : French Conference on Catalysis 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346396v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimization of a catalytic process for purification of CO2 from oxycombustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madan Behera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalysis: from understanding to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of ZSM-5 acidity in the Flash Catalytic Pyrolysis of polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Klaimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9622,51 +9881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513578v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antuch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Tarabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Parra-Cabrera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia D&#237;az-Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA04846J" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Palacio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2025.115516" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deplazes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Rassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400685" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05008616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridvan Yildiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-025-01791-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chaghouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohamad Ali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2023.114458" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Kalawoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.106806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13091276" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Teles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gueddida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201327" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Moutamenni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020390" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Akil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119066" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04254506v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqian Wei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Catrinescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardoll" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300245" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sfeir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Reddy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122319" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Obeid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Labaki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madan Mohan Behera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Tidahy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139543" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03644995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#305;dvan Yildiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111908" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichao Shi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2022.04.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533616v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.05.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691821v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas. Gomes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius O.O. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118686" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pande" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Selvakumar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070838" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03373611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandusa Dragoi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118303" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Hammi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000704" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974158v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia T. Correia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020992" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001100v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117615" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04042391v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901902" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Gupta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chathakudath P. Vinod" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100586" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Oliveira Vigier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dechezelles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03900" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998808v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klaimy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901819" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Lin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Fan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Mao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.02.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630974v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.12.024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-193VL3PX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135773v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii-Clacens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roudaut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2017.1304216" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930021v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43187" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782900v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clacens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.05.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitriu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Averlant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700199" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523524v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungureanu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.11.028" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929VQ30B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782684v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.04.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K219DS8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334161v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Rudolf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.11.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF5WN189-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327190v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Audemar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403398" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMK4W53W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840618v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am302733m" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856192v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43197e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04718833v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bader" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goutier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duponchel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Longuemart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04718756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428053v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingomalala Lucette Tidahy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gregoire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Abi-Aad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346430v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalawoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC56325.2022.10002137" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303238v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Haingomalala Tidahy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC56325.2022.10002063" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346329v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514809v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vigier de Oliveira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514832v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514823v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514720v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03523123v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03519728v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515161v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289277v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04358237v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170026v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579492v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf Eddine Bounoukta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658929v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658826v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585070v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347026v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428074v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691897v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Teles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Clacens" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691886v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346379v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346396v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515396v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513578v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antuch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Tarabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Parra-Cabrera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia D&#237;az-Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA04846J" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Palacio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2025.115516" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05008616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridvan Yildiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-025-01791-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deplazes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Rassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400685" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04439481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deplazes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Teles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sfeir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canilho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2024.114514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Kalawoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.106806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chaghouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohamad Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2023.114458" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13091276" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Moutamenni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020390" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119066" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04254506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqian Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Catrinescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardoll" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300245" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sfeir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Reddy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122319" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048828v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Teles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gueddida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201327" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Obeid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Labaki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.249" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madan Behera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Tidahy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139543" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichao Shi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2022.04.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03644995v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#305;dvan Yildiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111908" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533616v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.05.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas. Gomes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius O.O. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118686" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03373611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandusa Dragoi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118303" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Selvakumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070838" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Hammi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000704" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04042391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901902" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974158v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia T. Correia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020992" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001100v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117615" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Oliveira Vigier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395883v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Gupta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chathakudath P. Vinod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100586" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395719v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dechezelles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03900" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klaimy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901819" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172962v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Lin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Fan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Mao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.02.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135773v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii-Clacens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roudaut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2017.1304216" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630974v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.12.024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-193VL3PX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930021v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43187" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782900v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clacens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.05.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitriu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Averlant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700199" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungureanu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.11.028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929VQ30B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.04.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K219DS8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Rudolf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.11.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF5WN189-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Audemar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403398" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMK4W53W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840618v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am302733m" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856192v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43197e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04718833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bader" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goutier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duponchel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Longuemart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04718756v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingomalala Lucette Tidahy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gregoire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Abi-Aad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303444v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalawoun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC56325.2022.10002137" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303238v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Haingomalala Tidahy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC56325.2022.10002063" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346329v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vigier de Oliveira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514832v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03523123v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514720v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03519728v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289277v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04358237v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515161v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564197v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pech" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170026v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579492v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf Eddine Bounoukta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658826v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347026v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428074v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691897v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Teles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Clacens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691886v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346396v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515396v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>