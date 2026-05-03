--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -106,295 +106,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The methanol electrooxidation activity and the CO-resilient surface of a La x Fe 1− y − z Cu y Pd z O 3 perovskite</w:t>
+                <w:t xml:space="preserve">Ni-NbO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; Bifunctional Catalysts for Selective Hydrodeoxygenation of m-Cresol to Toluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Antuch</w:t>
+                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Tarabet</w:t>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Parra-Cabrera</w:t>
+                <w:t xml:space="preserve">Ruben Palacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+                <w:t xml:space="preserve">Diana Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Díaz-García</w:t>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 588, pp.115516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5TA04846J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2025.115516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513578v1</w:t>
+                <w:t xml:space="preserve">hal-05346898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-NbO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; Bifunctional Catalysts for Selective Hydrodeoxygenation of m-Cresol to Toluene</w:t>
+                <w:t xml:space="preserve">The methanol electrooxidation activity and the CO-resilient surface of a La x Fe 1− y − z Cu y Pd z O 3 perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Manuel Antuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Parra-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+                <w:t xml:space="preserve">Alicia Díaz-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 588, pp.115516. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2025.115516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5TA04846J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346898v1</w:t>
+                <w:t xml:space="preserve">hal-05513578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving mechanical stability of SBA-15 monoliths prepared from polymeric scaffolds replication using bentonite clay</w:t>
               </w:r>
@@ -406,77 +406,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridvan Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -527,64 +527,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SBA-15 supported Ni-Cu catalysts for hydrodeoxygenation of m-cresol to toluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Deplazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Abreu Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,217 +642,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt infiltration for the preparation of finely dispersed Ni-FeOx nanoparticles on SBA-15 for the hydrodeoxygenation of m-cresol</w:t>
+                <w:t xml:space="preserve">Deposition precipitation derived Ni-Co active sites for enhanced dry reforming of methane performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Deplazes</w:t>
+                <w:t xml:space="preserve">Muriel Chaghouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Teles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+                <w:t xml:space="preserve">M. Mohamad Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sfeir</w:t>
+                <w:t xml:space="preserve">M. Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Canilho</w:t>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 430, pp.114514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2024.114514⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 429, pp.114458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2023.114458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439481v1</w:t>
+                <w:t xml:space="preserve">hal-04303429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the physico-chemical properties of Ni-Mg-Al-La catalysts from ultrasound-assisted synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Kalawoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,5048 +876,5048 @@
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 104, pp.106806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2024.106806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition precipitation derived Ni-Co active sites for enhanced dry reforming of methane performances</w:t>
+                <w:t xml:space="preserve">Melt infiltration for the preparation of finely dispersed Ni-FeOx nanoparticles on SBA-15 for the hydrodeoxygenation of m-cresol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Chaghouri</w:t>
+                <w:t xml:space="preserve">R. Deplazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mohamad Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Marinova</w:t>
+                <w:t xml:space="preserve">C.A. Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Simon</w:t>
+                <w:t xml:space="preserve">A. Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Royer</w:t>
+                <w:t xml:space="preserve">N. Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 429, pp.114458. </w:t>
+              <w:t xml:space="preserve">, 2024, 430, pp.114514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2023.114458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2024.114514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303429v1</w:t>
+                <w:t xml:space="preserve">hal-04439481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of Furfural-Acetone Condensation Adduct over Mo/SBA-15 Catalysts under Atmospheric Pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental and &amp;lt;i&amp;gt;ab initio&amp;lt;/i&amp;gt; Investigation on the Effect of CO and CO 2 during Hydrodeoxygenation of m‐Cresol over Co/SBA‐15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Gueddida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Deplazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Canilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal13091276⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.e202201327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202201327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295730v1</w:t>
+                <w:t xml:space="preserve">hal-04048828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milling-Assisted Loading of Drugs into Mesoporous Silica Carriers: A Green and Simple Method for Obtaining Tunable Customized Drug Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Moutamenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Special Issue Mesoporous Silica Nanoparticles: Smart Delivery Platform, 15 (2), pp.390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics15020390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoCuAlOx mixed oxides for the CO2 purification from oxycombustion process exhaust feed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joudia Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 653, pp.119066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni(0) Ex-Phyllosilicates as Efficient and Stable Low Temperature CH4 Dry Reforming Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaqian Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cezar Catrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gardoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, ChemCatChem, 15 (14), pp.e2023002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.202300245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing ammonia catalytic production over spatially confined cobalt molybdenum nitride nanoparticles in SBA-15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Abreu Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manjunatha Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 325, pp.122319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.122319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and &amp;lt;i&amp;gt;ab initio&amp;lt;/i&amp;gt; Investigation on the Effect of CO and CO 2 during Hydrodeoxygenation of m‐Cresol over Co/SBA‐15</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Teles</w:t>
+                <w:t xml:space="preserve">Review on the contribution of ultrasounds in layered double hydroxides synthesis and in their performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Kalawoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saber Gueddida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+                <w:t xml:space="preserve">Michel Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Chaghouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Canilho</w:t>
+                <w:t xml:space="preserve">Samer Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madona Labaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202201327⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (G2), pp.167-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048828v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the contribution of ultrasounds in layered double hydroxides synthesis and in their performances</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of gas treatment of CuAl-LDH on NO reduction by CO under oxidative conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Aouad</w:t>
+                <w:t xml:space="preserve">Madan Behera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madona Labaki</w:t>
+                <w:t xml:space="preserve">Lilian Olivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Tidahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.249⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 452 (Part A), pp.139543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.139543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303409v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gas treatment of CuAl-LDH on NO reduction by CO under oxidative conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madan Behera</w:t>
+                <w:t xml:space="preserve">Optimization of catalyst activity and stability in the m-cresol hydrodeoxygenation through Ni particle size control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Abreu Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Olivet</w:t>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucette Tidahy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diane Thomas</w:t>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.139543⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Applied Catalysis B: Environmental, 338, pp.123030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301186v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249836v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of catalyst activity and stability in the m-cresol hydrodeoxygenation through Ni particle size control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transformation of Furfural-Acetone Condensation Adduct over Mo/SBA-15 Catalysts under Atmospheric Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Abreu Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Le Valant</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.123030⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Catalysts, 13 (9), pp.1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal13091276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249836v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Core and Surface Composition of Base-Metal Nanoalloys to Rationalize their Selectivity: The Case of Ni-Fe/SiO 2 Catalysts for the Liquid-Phase Hydrogenation of Furfural</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assembly of SBA-15 into hierarchical porous monoliths replicating polymeric scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rıdvan Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dichao Shi</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.checat.2022.04.009⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 337, pp.111908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771239v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of SBA-15 into hierarchical porous monoliths replicating polymeric scaffolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the Core and Surface Composition of Base-Metal Nanoalloys to Rationalize their Selectivity: The Case of Ni-Fe/SiO 2 Catalysts for the Liquid-Phase Hydrogenation of Furfural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dichao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rıdvan Yildiz</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111908⟩</w:t>
+              <w:t xml:space="preserve">Chem Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (7), pp.1686-1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.checat.2022.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644995v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO reduction by CO under oxidative conditions over CoCuAl mixed oxides derived from hydrotalcite-like compounds: Effect of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joudia Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11th International Conference on Environmental Catalysis, 384-386, pp.97-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cattod.2021.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodeoxygenation of m-cresol over Pd/Al-SBA-15 catalysts: Effect of Al content on the deoxygenation reaction pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas. Gomes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vinicius O.O. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 641, pp.118686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcata.2022.118686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing on 3D spatial distribution of Cu-Co (oxide) nanoparticles in inorganic mesoporous sieves: Impact on catalytic performance toward the cinnamaldehyde hydrogenation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modified Red Mud Catalyst for Volatile Organic Compounds Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Pande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramanian Selvakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandusa Dragoi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118303⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Catalysts, 11 (7), pp.838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal11070838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373611v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Red Mud Catalyst for Volatile Organic Compounds Oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Pande</w:t>
+                <w:t xml:space="preserve">Playing on 3D spatial distribution of Cu-Co (oxide) nanoparticles in inorganic mesoporous sieves: Impact on catalytic performance toward the cinnamaldehyde hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subramanian Selvakumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
+                <w:t xml:space="preserve">Brandusa Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal11070838⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Applied Catalysis A: General, 623, pp.118303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759155v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllosilicate‐derived Nickel‐cobalt Bimetallic Nanoparticles for the Catalytic Hydrogenation of Imines, Oximes and N‐heteroarenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enhancement of the dispersion and catalytic performances of copper in the hydrogenation of cinnamaldehyde by incorporation of aluminium into mesoporous SBA-15 silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202000704⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598, pp.117615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915940v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MnOx-loaded mesoporous silica for the catalytic oxidation of formaldehyde. Effect of the melt infiltration conditions on the activity - stability behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulating the physical states of confined ibuprofen in SBA-15 based drug delivery systems obtained by solid-state loading: Impact of the loading degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rochard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Natália T. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Royer</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, ChemCatChem, 12 (6), pp.1664-1675. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (15), pp.154506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201901902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0020992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042391v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the physical states of confined ibuprofen in SBA-15 based drug delivery systems obtained by solid-state loading: Impact of the loading degree</w:t>
+                <w:t xml:space="preserve">MnOx-loaded mesoporous silica for the catalytic oxidation of formaldehyde. Effect of the melt infiltration conditions on the activity - stability behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Malfait</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0020992⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ChemCatChem, 12 (6), pp.1664-1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201901902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974158v2</w:t>
+                <w:t xml:space="preserve">hal-04042391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the dispersion and catalytic performances of copper in the hydrogenation of cinnamaldehyde by incorporation of aluminium into mesoporous SBA-15 silica</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hydroconversion of 5‐Hydroxymethylfurfural to 2,5‐Dimethylfuran and 2,5‐Dimethyltetrahydrofuran over Non‐promoted Ni/SBA‐15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Mazilu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
+                <w:t xml:space="preserve">Karine de Oliveira Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117615⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.2050-2059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201902028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001100v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroconversion of 5‐Hydroxymethylfurfural to 2,5‐Dimethylfuran and 2,5‐Dimethyltetrahydrofuran over Non‐promoted Ni/SBA‐15</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Engineering pore morphology using silica template route over mesoporous cobalt oxide and its implications in atmospheric pressure carbon dioxide hydrogenation to olefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Jérôme</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chathakudath P. Vinod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (7), pp.2050-2059. </w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Applied Materials Today, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201902028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906610v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering pore morphology using silica template route over mesoporous cobalt oxide and its implications in atmospheric pressure carbon dioxide hydrogenation to olefins</w:t>
+                <w:t xml:space="preserve">Emulsion stabilized with alumina-functionalized mesoporous silica particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharad Gupta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jean-Francois Dechezelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100586⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Langmuir, 36, pp.3212-3220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b03900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395883v1</w:t>
+                <w:t xml:space="preserve">hal-04395719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsion stabilized with alumina-functionalized mesoporous silica particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phyllosilicate‐derived Nickel‐cobalt Bimetallic Nanoparticles for the Catalytic Hydrogenation of Imines, Oximes and N‐heteroarenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b03900⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.4652-4663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202000704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395719v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash Catalytic Pyrolysis of Polyethylene over (Alumino)silicate Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Klaimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (4), pp.1109-1116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.201901819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient degradation of clofibric acid by electro-enhanced peroxydisulfate activation with Fe-Cu/SBA-15 catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Lin</w:t>
+                <w:t xml:space="preserve">Xin Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zhong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+                <w:t xml:space="preserve">Xiaohui Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Applied Catalysis B: Environmental, 230, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the microtubule-associated TPPP/p25 in Parkinson’s and related diseases and its therapeutic potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Effect of the support on the hydrodeoxygenation of m -cresol over molybdenum oxide based catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius O.O. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Clacens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Arrii-Clacens</w:t>
+                <w:t xml:space="preserve">Nadia Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14789450.2017.1304216⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214, pp.57 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135773v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of highly dispersed iron species within mesoporous (Al-)SBA-15 silica as efficient heterogeneous Fenton-type catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Confining for Stability: Heterogeneous Catalysis with Transition Metal (Oxide) Nanoparticles Confined in the Secondary Pore Network of Mesoporous Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Mazilu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cezar Catrinescu</w:t>
+                <w:t xml:space="preserve">Emil Dumitriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 241, pp.326 - 337. </w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (4), pp.233 - 237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.12.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201700014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01630974v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure control of aluminized clay minerals on the mobility of caesium in contaminated soil environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Simple and Green Procedure to Prepare Efficient Manganese Oxide Nanopowder for the Low Temperature Removal of Formaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Averlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep43187⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.2366 - 2376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201700199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930021v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the support on the hydrodeoxygenation of m -cresol over molybdenum oxide based catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Role of the microtubule-associated TPPP/p25 in Parkinson’s and related diseases and its therapeutic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius O.O. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Clacens</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arrii-Clacens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.05.003⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (4), pp.301-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14789450.2017.1304216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782900v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining for Stability: Heterogeneous Catalysis with Transition Metal (Oxide) Nanoparticles Confined in the Secondary Pore Network of Mesoporous Scaffolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis of highly dispersed iron species within mesoporous (Al-)SBA-15 silica as efficient heterogeneous Fenton-type catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cezar Catrinescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emil Dumitriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.201700014⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.326 - 337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782925v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Green Procedure to Prepare Efficient Manganese Oxide Nanopowder for the Low Temperature Removal of Formaldehyde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Crystal structure control of aluminized clay minerals on the mobility of caesium in contaminated soil environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir Calegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201700199⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.190 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782927v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the distribution of cobalt (oxide) nanoparticles in the dual pore system of SBA-15 scaffolds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Facile synthesis of highly dispersed and thermally stable copper-based nanoparticles supported on SBA-15 occluded with P123 surfactant for catalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.11.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339, pp.270 - 283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523524v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis of highly dispersed and thermally stable copper-based nanoparticles supported on SBA-15 occluded with P123 surfactant for catalytic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Controlling the distribution of cobalt (oxide) nanoparticles in the dual pore system of SBA-15 scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandusa Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Irina Mazilu</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 224, pp.176-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.04.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782684v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and catalytic properties of mono- and bimetallic nickel-copper nanoparticles derived from MgNi(Cu)Al-LDHs under reductive conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 504 pp. 92-102 </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.11.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Hydrogenation of Furfural to Furfuryl Alcohol in the Presence of a Recyclable Cobalt/SBA-15 Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Audemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine de Oliveira Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (11 ), pp.1885-1891 </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201403398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201403398⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition-dependent morphostructural properties of Ni-Cu oxide nanoparticles confined within the channels of ordered mesoporous SBA-15 silica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (8), pp.3010-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/am302733m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosized transition metals in controlled environments of phyllosilicate-mesoporous silica composites as highly thermostable and active catalysts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Chirieac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (69), pp.7665-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3cc43197e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5927,2767 +5927,2767 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental challenges in differential scanning calorimetry for Hydrogen storage applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of thermal properties of metal organic frameworks at low temperatures (-180°C to 40°C) for hydrogen storage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Bader</w:t>
+                <w:t xml:space="preserve">Fabrice Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Goutier</w:t>
+                <w:t xml:space="preserve">Benoit Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Duponchel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Longuemart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT54 - 54eme journées de calorimétrie et d'analyse thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">24th World Hydrogen Energy Conference (WHEC-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tulum, Cancun-Riviera Maya, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718833v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of thermal properties of metal organic frameworks at low temperatures (-180°C to 40°C) for hydrogen storage applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental challenges in differential scanning calorimetry for Hydrogen storage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Bader</w:t>
+                <w:t xml:space="preserve">Fabrice Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Goutier</w:t>
+                <w:t xml:space="preserve">Benoit Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Duponchel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stéphane Longuemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Longuemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th World Hydrogen Energy Conference (WHEC-2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Tulum, Cancun-Riviera Maya, Mexico</w:t>
+              <w:t xml:space="preserve">JCAT54 - 54eme journées de calorimétrie et d'analyse thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718756v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Production through Dry Reforming of Biogas Reaction on Coand Ni-Based Materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude de l’impact du rapport Ni0/Ni2+ de catalyseurs phyllosilicates sur les performances pour la réaction de méthanation du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haingomalala Lucette Tidahy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gennequin</w:t>
+                <w:t xml:space="preserve">Edmond Abi-Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRE 27: CHEMICAL REACTION ENGINEERING FOR SUSTAINABLE DEVELOPMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Québec City, Canada</w:t>
+              <w:t xml:space="preserve">GECat 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428053v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’impact du rapport Ni0/Ni2+ de catalyseurs phyllosilicates sur les performances pour la réaction de méthanation du CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen Production through Dry Reforming of Biogas Reaction on Coand Ni-Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Chaghouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haingomalala Lucette Tidahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Gregoire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Edmond Abi-Aad</w:t>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">ISCRE 27: CHEMICAL REACTION ENGINEERING FOR SUSTAINABLE DEVELOPMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346587v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed oxide preparation by ultrasonic assisted method. Toward hydrogen production via CO 2 reforming of methane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etudes des propriétés physico-chimiques du Ni/SBA15 pour la réaction de méthanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Delattre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Abi-Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Renewable Energy Congress (IREC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303444v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes des propriétés physico-chimiques du Ni/SBA15 pour la réaction de méthanation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mixed oxide preparation by ultrasonic assisted method. Toward hydrogen production via CO 2 reforming of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kalawoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Chaghouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poupin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Renewable Energy Congress (IREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia. pp.264-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IREC56325.2022.10002137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346430v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production through dry reforming of biogas on hydrotalcite derived materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Chaghouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Haingomalala Tidahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Abi-Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Renewable Energy Congress (IREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IREC56325.2022.10002063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoCuAl mixed oxides derived from hydrotalcite-like compounds for CO2 purification in oxyfuel combustion conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joudia Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Environmental Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective hydroconversion of 5-hydroxymethylfurfural to biofuels: comparison of Ni/SBA-15 and Cu/SBA-15 catalysts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Supported Ni catalysts issued from reduction of porous phyllosilicate; Properties in dry reforming of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Marceau</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514809v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported Ni catalysts issued from reduction of porous phyllosilicate; Properties in dry reforming of methane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design of mesoporous silica supported manganese oxide nanocomposites for the formaldehyde total catalytic oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Ungureanu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514832v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of mesoporous silica supported manganese oxide nanocomposites for the formaldehyde total catalytic oxidation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of ZSM-5 properties in the Flash Catalytic Pyrolysis of polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Klaimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCAT2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
+              <w:t xml:space="preserve">FCCat, "French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société chimique de France, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514823v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ZSM-5 properties in the Flash Catalytic Pyrolysis of polyethylene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Selective hydroconversion of 5-hydroxymethylfurfural to biofuels: comparison of Ni/SBA-15 and Cu/SBA-15 catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Royer</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vigier de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat, "French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société chimique de France, Jun 2019, Fréjus, France</w:t>
+              <w:t xml:space="preserve">EuropaCat 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523123v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective hydroconversion of 5-hydroxymethylfurfural to biofuels: comparison of Ni/SBA-15 and Cu/SBA-15 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vigier de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">FCCAT2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514720v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of transition metal (oxide) nanoparticles confined in the secondary pore network of mesoporous scaffolds using melt infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wojcieszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREPA XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical recycling of polymers through catalytic pyrolysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Preparation of transition metal (oxide) nanoparticles confined in the second pore network of mesoporous scaffolds using melt infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Casetta</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Recycling of Textiles and Plastics : Rethinking the value of plastics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">12th International Symposium on the Preparation of Heterogeneous Catalysts (PREPA12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289277v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical recycling of polymers through catalytic pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greater Region Plastics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of transition metal (oxide) nanoparticles confined in the second pore network of mesoporous scaffolds using melt infiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chemical recycling of polymers through catalytic pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Klaimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on the Preparation of Heterogeneous Catalysts (PREPA12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Recycling of Textiles and Plastics : Rethinking the value of plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515161v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Iron Isotope Fractionation During Aerosol Cloud Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
+                <w:t xml:space="preserve">Cecilia Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Pech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross Disciplinary Project (CDP) AREA (Aerosol at the heaRt of the Earth Atmosphere system) Scientific Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Villeneuve d’Ascq (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical estimation of iron isotope fractionation during cloud processing of aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LEFE/CHAT on theoretical physical chemistry and atmospheric chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gas treatment of CuAl-LDH on NO reduction by CO under oxidative conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pérovskite à base de manganèse pour l’oxydation catalytique de polluants (CO, COV...)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Cousin</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lyon (FRANCE), France</w:t>
+              <w:t xml:space="preserve">GECat 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04658929v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérovskite à base de manganèse pour l’oxydation catalytique de polluants (CO, COV...)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of gas treatment of CuAl-LDH on NO reduction by CO under oxidative conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madan Behera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Genty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hendaye, France</w:t>
+              <w:t xml:space="preserve">18th International Congress on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579492v1</w:t>
+                <w:t xml:space="preserve">hal-04658929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Ni°-exoluted phyllosilicate catalysts for the CO2 methanation reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Abi-Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Catalysis - "Roots and wings for a better world"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
@@ -8716,103 +8716,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exsolution des particules de Ni présents dans les phyllosilicates, bonne ou mauvaise stratégie pour la réaction de méthanation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Abi-Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Hendaye, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8831,859 +8831,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nickel nanoparticle size over silica based catalysts for methanation reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the effect of impurities on the dry reforming of biogas for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Chaghouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haingomalala Lucette Tidahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Gregoire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Edmond Abi-Aad</w:t>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Prague (République Tchèque), Czech Republic</w:t>
+              <w:t xml:space="preserve">ISCRE 27: CHEMICAL REACTION ENGINEERING FOR SUSTAINABLE DEVELOPMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347026v1</w:t>
+                <w:t xml:space="preserve">hal-04428074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of impurities on the dry reforming of biogas for hydrogen production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of nickel nanoparticle size over silica based catalysts for methanation reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haingomalala Lucette Tidahy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gennequin</w:t>
+                <w:t xml:space="preserve">Edmond Abi-Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRE 27: CHEMICAL REACTION ENGINEERING FOR SUSTAINABLE DEVELOPMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Quebec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">15th European Congress on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague (République Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428074v1</w:t>
+                <w:t xml:space="preserve">hal-04347026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Al Content on the Reaction Pathways of m-Cresol Transformation over Pd/Al-SBA-15 Catalysts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of Gas-treatments of Cu-Al Layered-Double Hydroxides on Catalytic Reduction of NO by CO under Oxidative and Wet Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madan Behera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Olivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Tidahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCAT 2022: French conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Ronce les bains, France</w:t>
+              <w:t xml:space="preserve">FCCat 2022 : French Conference on Catalysis 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691897v1</w:t>
+                <w:t xml:space="preserve">hal-04346379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Ni nanoparticles size within SBA-15 porosity toward selective HDO reaction of m-Cresol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimization of a catalytic process for purification of CO2 from oxycombustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madan Behera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCAT 2022: French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Ronce les bains, France</w:t>
+              <w:t xml:space="preserve">Catalysis: from understanding to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691886v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Gas-treatments of Cu-Al Layered-Double Hydroxides on Catalytic Reduction of NO by CO under Oxidative and Wet Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of Al Content on the Reaction Pathways of m-Cresol Transformation over Pd/Al-SBA-15 Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila A Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius O.O. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Clacens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2022 : French Conference on Catalysis 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t>
+              <w:t xml:space="preserve">FCCAT 2022: French conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Ronce les bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346379v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a catalytic process for purification of CO2 from oxycombustion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Controlling Ni nanoparticles size within SBA-15 porosity toward selective HDO reaction of m-Cresol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila A Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Clacens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis: from understanding to applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">FCCAT 2022: French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Ronce les bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346396v1</w:t>
+                <w:t xml:space="preserve">hal-03691886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ZSM-5 acidity in the Flash Catalytic Pyrolysis of polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Klaimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Klaimy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
@@ -9881,51 +9881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513578v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antuch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Tarabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Parra-Cabrera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia D&#237;az-Garc&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA04846J" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Palacio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2025.115516" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05008616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridvan Yildiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-025-01791-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deplazes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Rassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400685" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04439481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deplazes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Teles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sfeir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canilho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2024.114514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Kalawoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.106806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chaghouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohamad Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2023.114458" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13091276" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Moutamenni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020390" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119066" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04254506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqian Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Catrinescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardoll" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300245" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sfeir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Reddy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122319" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048828v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Teles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gueddida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201327" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Obeid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Labaki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.249" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madan Behera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Tidahy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139543" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichao Shi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2022.04.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03644995v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#305;dvan Yildiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111908" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533616v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.05.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas. Gomes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius O.O. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118686" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03373611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandusa Dragoi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118303" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Selvakumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070838" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Hammi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000704" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04042391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901902" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974158v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia T. Correia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020992" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001100v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117615" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Oliveira Vigier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395883v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Gupta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chathakudath P. Vinod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100586" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395719v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dechezelles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03900" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klaimy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901819" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172962v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Lin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Fan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Mao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.02.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135773v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii-Clacens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roudaut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2017.1304216" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630974v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.12.024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-193VL3PX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930021v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43187" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782900v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clacens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.05.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitriu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Averlant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700199" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungureanu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.11.028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929VQ30B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.04.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K219DS8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Rudolf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.11.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF5WN189-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Audemar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403398" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMK4W53W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840618v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am302733m" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856192v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43197e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04718833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bader" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goutier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duponchel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Longuemart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04718756v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingomalala Lucette Tidahy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gregoire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Abi-Aad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303444v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalawoun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC56325.2022.10002137" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303238v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Haingomalala Tidahy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC56325.2022.10002063" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346329v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vigier de Oliveira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514832v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03523123v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514720v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03519728v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289277v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04358237v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515161v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564197v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pech" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170026v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579492v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf Eddine Bounoukta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658826v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347026v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428074v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691897v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Teles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Clacens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691886v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346396v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515396v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Palacio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lopez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2025.115516" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antuch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Tarabet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Parra-Cabrera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia D&#237;az-Garc&#237;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA04846J" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05008616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridvan Yildiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-025-01791-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deplazes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Rassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400685" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chaghouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohamad Ali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2023.114458" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Kalawoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.106806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04439481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deplazes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Teles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sfeir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canilho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2024.114514" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Teles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gueddida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201327" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Moutamenni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020390" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119066" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04254506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqian Wei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezar Catrinescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardoll" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300245" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04053396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sfeir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Reddy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122319" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303409v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Obeid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Aouad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Labaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.249" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madan Behera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Tidahy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139543" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295730v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13091276" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03644995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#305;dvan Yildiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111908" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771239v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichao Shi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mamede" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2022.04.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.05.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691821v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas. Gomes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius O.O. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118686" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759155v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pande" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Selvakumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070838" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03373611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandusa Dragoi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118303" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117615" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02974158v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia T. Correia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020992" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04042391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901902" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Oliveira Vigier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902028" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Gupta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chathakudath P. Vinod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100586" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dechezelles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03900" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915940v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Hammi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000704" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klaimy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901819" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Lin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Fan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Mao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.02.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clacens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roudaut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.05.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782925v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitriu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782927v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Averlant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700199" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii-Clacens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2017.1304216" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.12.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-193VL3PX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930021v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43187" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.04.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K219DS8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungureanu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.11.028" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929VQ30B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334161v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Rudolf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.11.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF5WN189-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Audemar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403398" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMK4W53W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840618v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am302733m" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856192v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43197e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04718756v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bader" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goutier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duponchel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Longuemart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04718833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gregoire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Abi-Aad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428053v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingomalala Lucette Tidahy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303444v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalawoun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC56325.2022.10002137" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303238v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Haingomalala Tidahy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC56325.2022.10002063" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346329v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514823v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03523123v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514720v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vigier de Oliveira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03514809v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03519728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515161v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04358237v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289277v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564197v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pech" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170026v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579492v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf Eddine Bounoukta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658929v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658826v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428074v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347026v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346379v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346396v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691897v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Teles" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Clacens" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691886v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03515396v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>