--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -338,529 +338,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Differential Postbiotic Potential of Shewanella putrefaciens Pdp11 Cultured in Several Growing Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of transcriptomic profiling to investigate the toxicity mechanisms caused by dietary exposure of nanoplastics in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Domínguez-Maqueda</w:t>
+                <w:t xml:space="preserve">Cristóbal Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge García-Márquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvana T Tapia-Paniagua</w:t>
+                <w:t xml:space="preserve">María A Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-023-10271-y⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.106712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850687v1</w:t>
+                <w:t xml:space="preserve">hal-04253987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of transcriptomic profiling to investigate the toxicity mechanisms caused by dietary exposure of nanoplastics in fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization of the cytotoxic and regulatory T cell coreceptor (CRTAM), and its ligand CADM1, in the European seabass and gilthead seabream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ángel García-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cuesta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106712⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253987v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of the cytotoxic and regulatory T cell coreceptor (CRTAM), and its ligand CADM1, in the European seabass and gilthead seabream</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunotoxicological effects of perfluorooctanesulfonic acid on European seabass are reduced by polyethylene microplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristóbal Espinosa-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Ángel García-Álvarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+                <w:t xml:space="preserve">Bettie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Ángeles Esteban</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steffen H Keiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis R Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 134, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108569⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 137, pp.108793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155106v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunotoxicological effects of perfluorooctanesulfonic acid on European seabass are reduced by polyethylene microplastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristóbal Espinosa-Ruiz</w:t>
+                <w:t xml:space="preserve">Evaluation of the Differential Postbiotic Potential of Shewanella putrefaciens Pdp11 Cultured in Several Growing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Domínguez-Maqueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge García-Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana T Tapia-Paniagua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luis R Vieira</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 137, pp.108793. </w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.1 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10126-023-10271-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155101v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplastics Increase Fish Susceptibility to Nodavirus Infection and Reduce Antiviral Immune Responses</w:t>
               </w:r>
@@ -1357,51 +1357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Guillermo Díaz Baños</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1833,51 +1833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of the T cell costimulatory receptors CD28 and CTLA4 in the European sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María A Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2052,977 +2052,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polystyrene microbeads modulate the energy metabolism of the marine diatom Chaetoceros neogracile</w:t>
+                <w:t xml:space="preserve">Surface functionalization determines behavior of nanoplastic solutions in model aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Seoane</w:t>
+                <w:t xml:space="preserve">Kevin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Esperanza</w:t>
+                <w:t xml:space="preserve">Guillaume Brotons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.142⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 225, pp.639-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.03.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373675v1</w:t>
+                <w:t xml:space="preserve">hal-02074916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do transparent exopolymeric particles (TEP) affect the toxicity of nanoplastics on Chaetoceros neogracile?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic responses of mussel Mytilus galloprovincialis to fluoranthene exposure under different nutritive conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marta Seoane</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Bellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.093⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.194 - 202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130232v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface functionalization determines behavior of nanoplastic solutions in model aquatic environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do transparent exopolymeric particles (TEP) affect the toxicity of nanoplastics on Chaetoceros neogracile?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.03.077⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 250, pp.873-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074916v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic responses of mussel Mytilus galloprovincialis to fluoranthene exposure under different nutritive conditions</w:t>
+                <w:t xml:space="preserve">Polystyrene microbeads modulate the energy metabolism of the marine diatom Chaetoceros neogracile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan A Campillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angel Sevilla</w:t>
+                <w:t xml:space="preserve">Marta Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bernal</w:t>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 251, pp.363-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04205954v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular responses of Pacific oyster ( Crassostrea gigas ) gametes exposed in vitro to polystyrene nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints and Priorities for Conducting Experimental Exposures of Marine Organisms to Microplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.039⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.Article 252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813169v1</w:t>
+                <w:t xml:space="preserve">hal-01904890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints and Priorities for Conducting Experimental Exposures of Marine Organisms to Microplastics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Nanoplastics impaired oyster free living stages, gametes and embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00252⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 242, Part B, pp.1226-1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904890v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplastics impaired oyster free living stages, gametes and embryos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Cellular responses of Pacific oyster ( Crassostrea gigas ) gametes exposed in vitro to polystyrene nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 242, Part B, pp.1226-1235. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 208, pp.764 - 772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863762v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive effects of nutrition, reproductive state and pollution on molecular stress responses of mussels, Mytilus galloprovincialis Lamarck, 1819</w:t>
               </w:r>
@@ -3310,51 +3310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 216, pp.724-737. </w:t>
@@ -3564,51 +3564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Albentosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3710,51 +3710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Albentosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,51 +3987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cervera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulema Valero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mercado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuesta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42995-024-00225-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850687v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dom&#237;nguez-Maqueda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a-M&#225;rquez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana T Tapia-Paniagua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-023-10271-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Espinosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Esteban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106712" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Esteban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108569" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Espinosa-Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettie Cormier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen H Keiter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Vieira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108793" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#193;ngeles Esteban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2022.108507" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arizcun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chaves-Pozo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020937" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.101997" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guillermo D&#237;az Ba&#241;os" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22137141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza C&#225;rdenas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guzm&#225;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Le&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2021.105104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21072439" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114274" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.12.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tallec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2020.1808104" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Seoane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Esperanza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.142" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.093" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Blard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Campillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Sevilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bellas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bernal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.01.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z13K1XJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01863762v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Albentosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Sokolova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.08.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Campillo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Vi&#241;as" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Franco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.06.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPX1QCJX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.06.039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LT3JLNJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Romero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.07.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKPGT3K6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fumega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.11.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cervera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulema Valero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mercado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuesta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42995-024-00225-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253987v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Espinosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Esteban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106712" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Esteban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108569" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Espinosa-Ruiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettie Cormier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen H Keiter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Vieira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108793" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dom&#237;nguez-Maqueda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a-M&#225;rquez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana T Tapia-Paniagua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-023-10271-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#193;ngeles Esteban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2022.108507" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arizcun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chaves-Pozo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020937" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.101997" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guillermo D&#237;az Ba&#241;os" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22137141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza C&#225;rdenas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guzm&#225;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Le&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2021.105104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21072439" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114274" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.12.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tallec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2020.1808104" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Blard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Campillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Sevilla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bellas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bernal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.01.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z13K1XJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Seoane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.093" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Esperanza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.142" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00252" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01863762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Albentosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Sokolova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.08.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Campillo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Vi&#241;as" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Franco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.06.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPX1QCJX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.06.039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LT3JLNJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Romero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.07.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKPGT3K6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fumega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.11.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>