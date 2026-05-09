--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -338,529 +338,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of transcriptomic profiling to investigate the toxicity mechanisms caused by dietary exposure of nanoplastics in fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Differential Postbiotic Potential of Shewanella putrefaciens Pdp11 Cultured in Several Growing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Domínguez-Maqueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge García-Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana T Tapia-Paniagua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106712⟩</w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.1 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-023-10271-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253987v1</w:t>
+                <w:t xml:space="preserve">hal-04850687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of the cytotoxic and regulatory T cell coreceptor (CRTAM), and its ligand CADM1, in the European seabass and gilthead seabream</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ángel García-Álvarez</w:t>
+                <w:t xml:space="preserve">Immunotoxicological effects of perfluorooctanesulfonic acid on European seabass are reduced by polyethylene microplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristóbal Espinosa-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen H Keiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis R Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 134, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108569⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 137, pp.108793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155106v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunotoxicological effects of perfluorooctanesulfonic acid on European seabass are reduced by polyethylene microplastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristóbal Espinosa-Ruiz</w:t>
+                <w:t xml:space="preserve">Application of transcriptomic profiling to investigate the toxicity mechanisms caused by dietary exposure of nanoplastics in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristóbal Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María A Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108793⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.106712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155101v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Differential Postbiotic Potential of Shewanella putrefaciens Pdp11 Cultured in Several Growing Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular characterization of the cytotoxic and regulatory T cell coreceptor (CRTAM), and its ligand CADM1, in the European seabass and gilthead seabream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge García-Márquez</w:t>
+                <w:t xml:space="preserve">Miguel Ángel García-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana T Tapia-Paniagua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+                <w:t xml:space="preserve">María Ángeles Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cuesta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26, pp.1 - 18. </w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10126-023-10271-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850687v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplastics Increase Fish Susceptibility to Nodavirus Infection and Reduce Antiviral Immune Responses</w:t>
               </w:r>
@@ -1357,51 +1357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Guillermo Díaz Baños</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1833,51 +1833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of the T cell costimulatory receptors CD28 and CTLA4 in the European sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María A Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2052,977 +2052,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface functionalization determines behavior of nanoplastic solutions in model aquatic environments</w:t>
+                <w:t xml:space="preserve">Polystyrene microbeads modulate the energy metabolism of the marine diatom Chaetoceros neogracile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Tallec</w:t>
+                <w:t xml:space="preserve">Marta Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Blard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brotons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+                <w:t xml:space="preserve">Marta Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.03.077⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 251, pp.363-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074916v1</w:t>
+                <w:t xml:space="preserve">hal-02373675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic responses of mussel Mytilus galloprovincialis to fluoranthene exposure under different nutritive conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan A Campillo</w:t>
+                <w:t xml:space="preserve">Angel Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Sevilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+                <w:t xml:space="preserve">Juan Bellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 144, pp.194 - 202. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.01.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do transparent exopolymeric particles (TEP) affect the toxicity of nanoplastics on Chaetoceros neogracile?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Toullec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 250, pp.873-882. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polystyrene microbeads modulate the energy metabolism of the marine diatom Chaetoceros neogracile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Seoane</w:t>
+                <w:t xml:space="preserve">Surface functionalization determines behavior of nanoplastic solutions in model aquatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+                <w:t xml:space="preserve">Guillaume Brotons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Esperanza</w:t>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 251, pp.363-371. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 225, pp.639-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.03.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373675v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints and Priorities for Conducting Experimental Exposures of Marine Organisms to Microplastics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Cellular responses of Pacific oyster ( Crassostrea gigas ) gametes exposed in vitro to polystyrene nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Vincent</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00252⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 208, pp.764 - 772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904890v1</w:t>
+                <w:t xml:space="preserve">hal-01813169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplastics impaired oyster free living stages, gametes and embryos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Constraints and Priorities for Conducting Experimental Exposures of Marine Organisms to Microplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.08.020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.Article 252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863762v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular responses of Pacific oyster ( Crassostrea gigas ) gametes exposed in vitro to polystyrene nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoplastics impaired oyster free living stages, gametes and embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 208, pp.764 - 772. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 242, Part B, pp.1226-1235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813169v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive effects of nutrition, reproductive state and pollution on molecular stress responses of mussels, Mytilus galloprovincialis Lamarck, 1819</w:t>
               </w:r>
@@ -3106,350 +3106,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mussel reproductive status on biomarker responses to PAHs: Implications for large-scale monitoring programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure of marine mussels Mytilus spp. to polystyrene microplastics: Toxicity and influence on fluoranthene bioaccumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Angeles Franco</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.06.012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 216, pp.724-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155010v1</w:t>
+                <w:t xml:space="preserve">hal-01483193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of marine mussels Mytilus spp. to polystyrene microplastics: Toxicity and influence on fluoranthene bioaccumulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of mussel reproductive status on biomarker responses to PAHs: Implications for large-scale monitoring programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Albentosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Viñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeles Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.380-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.06.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01483193v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of diet quality on mussel biomarker responses to pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3564,64 +3564,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Albentosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3710,64 +3710,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Albentosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Fumega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3987,51 +3987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cervera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulema Valero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mercado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuesta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42995-024-00225-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253987v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Espinosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Esteban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106712" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Esteban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108569" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Espinosa-Ruiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettie Cormier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen H Keiter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Vieira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108793" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dom&#237;nguez-Maqueda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a-M&#225;rquez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana T Tapia-Paniagua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-023-10271-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#193;ngeles Esteban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2022.108507" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arizcun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chaves-Pozo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020937" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.101997" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guillermo D&#237;az Ba&#241;os" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22137141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza C&#225;rdenas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guzm&#225;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Le&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2021.105104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21072439" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114274" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.12.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tallec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2020.1808104" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Blard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Campillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Sevilla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bellas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bernal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.01.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z13K1XJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Seoane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.093" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Esperanza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.142" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00252" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01863762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Albentosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Sokolova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.08.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Campillo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Vi&#241;as" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Franco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.06.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPX1QCJX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.06.039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LT3JLNJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Romero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.07.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKPGT3K6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fumega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.11.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cervera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulema Valero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mercado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuesta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42995-024-00225-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850687v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dom&#237;nguez-Maqueda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a-M&#225;rquez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana T Tapia-Paniagua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-023-10271-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Espinosa-Ruiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettie Cormier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen H Keiter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Vieira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108793" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Espinosa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Esteban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155106v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Esteban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108569" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#193;ngeles Esteban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2022.108507" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arizcun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chaves-Pozo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020937" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.101997" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guillermo D&#237;az Ba&#241;os" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22137141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza C&#225;rdenas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guzm&#225;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Le&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2021.105104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21072439" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114274" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.12.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tallec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2020.1808104" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Seoane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Esperanza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.142" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Campillo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Sevilla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bellas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bernal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z13K1XJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.093" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Blard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01863762v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Albentosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Sokolova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.08.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.06.039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Campillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Vi&#241;as" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Franco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.06.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPX1QCJX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LT3JLNJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Romero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.07.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKPGT3K6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fumega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.11.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>