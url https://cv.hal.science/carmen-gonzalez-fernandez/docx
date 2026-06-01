--- v2 (2026-05-09)
+++ v3 (2026-06-01)
@@ -100,810 +100,810 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation and distribution of European sea bass perforins point to their role in the adaptive cytotoxic response against NNV</w:t>
+                <w:t xml:space="preserve">Identification and functional characterization of fish IL-17 receptors suggest important roles in the response to nodavirus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel A García-Álvarez</w:t>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cervera</w:t>
+                <w:t xml:space="preserve">Miguel García-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulema Valero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.109244⟩</w:t>
+              <w:t xml:space="preserve">Marine Life Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.252-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42995-024-00225-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592064v1</w:t>
+                <w:t xml:space="preserve">hal-04884159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional characterization of fish IL-17 receptors suggest important roles in the response to nodavirus infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regulation and distribution of European sea bass perforins point to their role in the adaptive cytotoxic response against NNV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A García-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulema Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Cuesta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Life Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (2), pp.252-265. </w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144, pp.109244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42995-024-00225-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.109244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884159v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Differential Postbiotic Potential of Shewanella putrefaciens Pdp11 Cultured in Several Growing Conditions</w:t>
+                <w:t xml:space="preserve">Immunotoxicological effects of perfluorooctanesulfonic acid on European seabass are reduced by polyethylene microplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Domínguez-Maqueda</w:t>
+                <w:t xml:space="preserve">Cristóbal Espinosa-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge García-Márquez</w:t>
+                <w:t xml:space="preserve">Bettie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana T Tapia-Paniagua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alberto Cuesta</w:t>
+                <w:t xml:space="preserve">Steffen H Keiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis R Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-023-10271-y⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, pp.108793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850687v1</w:t>
+                <w:t xml:space="preserve">hal-04155101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunotoxicological effects of perfluorooctanesulfonic acid on European seabass are reduced by polyethylene microplastics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of the cytotoxic and regulatory T cell coreceptor (CRTAM), and its ligand CADM1, in the European seabass and gilthead seabream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ángel García-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen H Keiter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">María Ángeles Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 137, pp.108793. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108793⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155101v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of transcriptomic profiling to investigate the toxicity mechanisms caused by dietary exposure of nanoplastics in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristóbal Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristóbal Espinosa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">María A Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 264, pp.106712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of the cytotoxic and regulatory T cell coreceptor (CRTAM), and its ligand CADM1, in the European seabass and gilthead seabream</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Differential Postbiotic Potential of Shewanella putrefaciens Pdp11 Cultured in Several Growing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Domínguez-Maqueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Ángel García-Álvarez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jorge García-Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana T Tapia-Paniagua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cuesta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 134, </w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.1 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10126-023-10271-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155106v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplastics Increase Fish Susceptibility to Nodavirus Infection and Reduce Antiviral Immune Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -937,103 +937,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunity elicited by AMP-encoding plasmids fails to increase the protection of European sea bass against nodavirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ángeles Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132, </w:t>
@@ -1071,90 +1071,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe Natural Outbreak of Cryptocaryon irritans in Gilthead Seabream Produces Leukocyte Mobilization and Innate Immunity at the Gill Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Arizcun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Chaves-Pozo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1195,317 +1195,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelochemicals of Alexandrium minutum: Kinetics of membrane disruption and photosynthesis inhibition in a co-occurring diatom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalized Nanoplastics (NPs) Increase the Toxicity of Metals in Fish Cell Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Long</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
+                <w:t xml:space="preserve">Francisco Guillermo Díaz Baños</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ángeles Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.101997⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (13), pp.7141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22137141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162016v1</w:t>
+                <w:t xml:space="preserve">hal-04155068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Nanoplastics (NPs) Increase the Toxicity of Metals in Fish Cell Lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Allelochemicals of Alexandrium minutum: Kinetics of membrane disruption and photosynthesis inhibition in a co-occurring diatom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Peltekis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Guillermo Díaz Baños</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alberto Cuesta</w:t>
+                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (13), pp.7141. </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.101997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22137141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.101997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155068v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NK-lysin peptides ameliorate viral encephalopathy and retinopathy disease signs and provide partial protection against nodavirus infection in European sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulema Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constanza Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,77 +1582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Regulation of Interleukin-17 (IL-17) Family Ligands in the Teleost Fish European Sea Bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Chaves-Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1686,51 +1686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplastics exposure modulate lipid and pigment compositions in diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1820,77 +1820,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of the T cell costimulatory receptors CD28 and CTLA4 in the European sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María A Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 109, pp.106 - 115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2052,161 +2052,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polystyrene microbeads modulate the energy metabolism of the marine diatom Chaetoceros neogracile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do transparent exopolymeric particles (TEP) affect the toxicity of nanoplastics on Chaetoceros neogracile?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jordan Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marta Seoane</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marta Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 251, pp.363-371. </w:t>
+              <w:t xml:space="preserve">, 2019, 250, pp.873-882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373675v1</w:t>
+                <w:t xml:space="preserve">hal-02130232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic responses of mussel Mytilus galloprovincialis to fluoranthene exposure under different nutritive conditions</w:t>
               </w:r>
@@ -2218,51 +2218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Sevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Bellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,727 +2332,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do transparent exopolymeric particles (TEP) affect the toxicity of nanoplastics on Chaetoceros neogracile?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Surface functionalization determines behavior of nanoplastic solutions in model aquatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marta Seoane</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brotons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.093⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 225, pp.639-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.03.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130232v1</w:t>
+                <w:t xml:space="preserve">hal-02074916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface functionalization determines behavior of nanoplastic solutions in model aquatic environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Polystyrene microbeads modulate the energy metabolism of the marine diatom Chaetoceros neogracile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brotons</w:t>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+                <w:t xml:space="preserve">Marta Esperanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 225, pp.639-646. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 251, pp.363-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.03.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074916v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular responses of Pacific oyster ( Crassostrea gigas ) gametes exposed in vitro to polystyrene nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Constraints and Priorities for Conducting Experimental Exposures of Marine Organisms to Microplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.039⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.Article 252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813169v1</w:t>
+                <w:t xml:space="preserve">hal-01904890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints and Priorities for Conducting Experimental Exposures of Marine Organisms to Microplastics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Nanoplastics impaired oyster free living stages, gametes and embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00252⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 242, Part B, pp.1226-1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904890v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplastics impaired oyster free living stages, gametes and embryos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Cellular responses of Pacific oyster ( Crassostrea gigas ) gametes exposed in vitro to polystyrene nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 242, Part B, pp.1226-1235. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 208, pp.764 - 772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863762v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive effects of nutrition, reproductive state and pollution on molecular stress responses of mussels, Mytilus galloprovincialis Lamarck, 1819</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Albentosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3138,77 +3138,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 216, pp.724-737. </w:t>
@@ -3246,51 +3246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mussel reproductive status on biomarker responses to PAHs: Implications for large-scale monitoring programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Albentosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3392,51 +3392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of diet quality on mussel biomarker responses to pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3538,51 +3538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nutritive status on Mytilus galloprovincialis pollution biomarkers: Implications for large-scale monitoring programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Albentosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3684,51 +3684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of mussel biological variability on pollution biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Albentosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,51 +3987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cervera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulema Valero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mercado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuesta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42995-024-00225-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850687v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dom&#237;nguez-Maqueda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a-M&#225;rquez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana T Tapia-Paniagua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-023-10271-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Espinosa-Ruiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettie Cormier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen H Keiter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Vieira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108793" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Espinosa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Esteban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155106v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Esteban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108569" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#193;ngeles Esteban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2022.108507" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arizcun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chaves-Pozo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020937" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.101997" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guillermo D&#237;az Ba&#241;os" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22137141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza C&#225;rdenas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guzm&#225;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Le&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2021.105104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21072439" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114274" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.12.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tallec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2020.1808104" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Seoane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Esperanza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.142" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Campillo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Sevilla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bellas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bernal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z13K1XJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.093" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Blard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01863762v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Albentosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Sokolova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.08.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.06.039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Campillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Vi&#241;as" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Franco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.06.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPX1QCJX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LT3JLNJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Romero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.07.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKPGT3K6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fumega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.11.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuesta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42995-024-00225-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592064v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cervera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulema Valero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mercado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.109244" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Espinosa-Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettie Cormier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen H Keiter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Vieira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Esteban" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108569" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Espinosa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Esteban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106712" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dom&#237;nguez-Maqueda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a-M&#225;rquez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana T Tapia-Paniagua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-023-10271-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#193;ngeles Esteban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2022.108507" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arizcun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chaves-Pozo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020937" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guillermo D&#237;az Ba&#241;os" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22137141" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.101997" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza C&#225;rdenas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guzm&#225;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Le&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2021.105104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21072439" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114274" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.12.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tallec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2020.1808104" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Seoane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.093" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Campillo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Sevilla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bellas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bernal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z13K1XJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-02074916v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Blard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.077" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Esperanza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.142" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00252" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01863762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Albentosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Sokolova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.08.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.06.039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Campillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Vi&#241;as" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Franco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.06.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPX1QCJX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LT3JLNJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Romero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.07.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKPGT3K6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fumega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.11.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>