--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,865 +66,865 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through Analysis of Thin Films Based on Small-Molecule and Polymer NFA Blends for Photovoltaic Conversion: From Neat Materials to Ternary Systems</w:t>
+                <w:t xml:space="preserve">Electron beam surface patterning of Se alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kramdi</w:t>
+                <w:t xml:space="preserve">S. Hassak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aral Karahan</w:t>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Watanabe</w:t>
+                <w:t xml:space="preserve">A. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Desbief</w:t>
+                <w:t xml:space="preserve">C. Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physchem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 6 (12), </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 201, pp.110070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/physchem6010012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.110070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500392v1</w:t>
+                <w:t xml:space="preserve">hal-05559293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iridium Complexes based on 1H-imidazo[4,5f][1,10]phenanthroline ligand: Photophysical properties and Light-Emitting Electrochemical Cells characterization</w:t>
+                <w:t xml:space="preserve">Through Analysis of Thin Films Based on Small-Molecule and Polymer NFA Blends for Photovoltaic Conversion: From Neat Materials to Ternary Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Sanhueza</w:t>
+                <w:t xml:space="preserve">A Kramdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Luco</w:t>
+                <w:t xml:space="preserve">Aral Karahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Salas</w:t>
+                <w:t xml:space="preserve">Takeshi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iván González</w:t>
+                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephania Robles</w:t>
+                <w:t xml:space="preserve">Simon Desbief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Physchem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202502588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/physchem6010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460749v1</w:t>
+                <w:t xml:space="preserve">hal-05500392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide bandgap organic solar cells with improved photovoltaic performance via solid additive integration</w:t>
+                <w:t xml:space="preserve">Blade-Coated All-Polymer Organic Solar Cells with 15% Efficiency Using Eco-Friendly Solvent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Capdevila</w:t>
+                <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aral Karahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saran Waiprasoet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+                <w:t xml:space="preserve">Lydia Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5TC02260F⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c12486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208651v1</w:t>
+                <w:t xml:space="preserve">hal-05308278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Solvent Additives on Enhancing the Performance and Robustness of Green Solvent‐Processed Indoor Organic Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iridium Complexes based on 1H-imidazo[4,5f][1,10]phenanthroline ligand: Photophysical properties and Light-Emitting Electrochemical Cells characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Sanhueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Luco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Khodr</w:t>
+                <w:t xml:space="preserve">Iván González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Ballesteros García</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Donia Fredj</w:t>
+                <w:t xml:space="preserve">Stephania Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202500363⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228654v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blade-Coated All-Polymer Organic Solar Cells with 15% Efficiency Using Eco-Friendly Solvent Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wide bandgap organic solar cells with improved photovoltaic performance via solid additive integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aral Karahan</w:t>
+                <w:t xml:space="preserve">Saran Waiprasoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Abbassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
+                <w:t xml:space="preserve">Francesc Xavier Capella Guardià</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ruiz Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c12486⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5TC02260F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308278v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain engineering of the electronic states of silicon-based quantum emitters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Solvent Additives on Enhancing the Performance and Robustness of Green Solvent‐Processed Indoor Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Salvalaglio</w:t>
+                <w:t xml:space="preserve">Anass Khodr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelos Filippatos</w:t>
+                <w:t xml:space="preserve">Ignacio Ballesteros García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Amato</w:t>
+                <w:t xml:space="preserve">Donia Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (4), pp.2301608. </w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202301608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/solr.202500363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244318v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the relationship between molecular and order-dependent photostability of ITIC derivatives for the production of photochemically stable blends</w:t>
               </w:r>
@@ -1038,3482 +1038,3616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene‐Based Engineered Living Materials</w:t>
+                <w:t xml:space="preserve">Strain engineering of the electronic states of silicon-based quantum emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Allahbakhsh</w:t>
+                <w:t xml:space="preserve">Andrea Ristori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaj Gadegaard</w:t>
+                <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Ruiz</w:t>
+                <w:t xml:space="preserve">Marco Salvalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Shavandi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angelos Filippatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.202300930⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.2301608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202301608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246222v1</w:t>
+                <w:t xml:space="preserve">hal-04244318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards efficient NFA-based selective near-infrared organic photodetectors: impact of thermal annealing of polymer blends</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphene‐Based Engineered Living Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Avalos Quiroz</w:t>
+                <w:t xml:space="preserve">Ahmad Allahbakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Koganezawa</w:t>
+                <w:t xml:space="preserve">Nikolaj Gadegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sato</w:t>
+                <w:t xml:space="preserve">Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Yoshimoto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amin Shavandi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.9657-9669. </w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3TC01180A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202300930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150967v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable 8.3% efficiency and extended electron lifetime towards highly stable semi-transparent iodine-free DSSCs by mitigating the in-situ triiodide generation</w:t>
+                <w:t xml:space="preserve">Towards efficient NFA-based selective near-infrared organic photodetectors: impact of thermal annealing of polymer blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Kumar Bharwal</w:t>
+                <w:t xml:space="preserve">Q. Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Manceriu</w:t>
+                <w:t xml:space="preserve">Y. Avalos Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Olivier</w:t>
+                <w:t xml:space="preserve">T. Koganezawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
+                <w:t xml:space="preserve">R. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
+                <w:t xml:space="preserve">N. Yoshimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 446, pp.136777. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.9657-9669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.136777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3TC01180A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668662v1</w:t>
+                <w:t xml:space="preserve">hal-04150967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Charge Transport in High‐Temperature Polymorphism of ITIC Derivatives in Simple Processed Unipolar Bottom Contact Organic Field‐Effect Transistor</w:t>
+                <w:t xml:space="preserve">Remarkable 8.3% efficiency and extended electron lifetime towards highly stable semi-transparent iodine-free DSSCs by mitigating the in-situ triiodide generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yatzil Alejandra Avalos Quiroz</w:t>
+                <w:t xml:space="preserve">Anil Kumar Bharwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoyuki Koganezawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+                <w:t xml:space="preserve">Laura Manceriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Barulina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ruiz Herrero</w:t>
+                <w:t xml:space="preserve">Celine Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202100743⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 446, pp.136777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.136777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03497080v1</w:t>
+                <w:t xml:space="preserve">hal-03668662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic-Inorganic doped Nickel Oxide Nanocrystals for Hole Transport Layers in Inverted Polymer Solar Cells with Color Tuning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yatzil Alejandra Avalos-Quiroz</w:t>
+                <w:t xml:space="preserve">Exploring Charge Transport in High‐Temperature Polymorphism of ITIC Derivatives in Simple Processed Unipolar Bottom Contact Organic Field‐Effect Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yatzil Alejandra Avalos Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Koganezawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Perkhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mats Fahlman</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ruiz Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.2100743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202100743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979018v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Efficiency Digital Inkjet‐Printed Non‐Fullerene Polymer Blends Using Non‐Halogenated Solvents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Barulina</w:t>
+                <w:t xml:space="preserve">GaAsP/SiGe tandem solar cells on porous Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Caño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hinojosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Beanland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fuertes Marrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aesr.202000086⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, pp.925-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2021.10.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162873v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of GaP Layers on Si Substrates in a Standard MOVPE Reactor for Multijunction Solar Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iván García</w:t>
+                <w:t xml:space="preserve">Organic-Inorganic doped Nickel Oxide Nanocrystals for Hole Transport Layers in Inverted Polymer Solar Cells with Color Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yatzil Alejandra Avalos-Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Fahlman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/COATINGS11040398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03369649v1</w:t>
+                <w:t xml:space="preserve">hal-02979018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticized I2-free polysiloxane ionic conductors as electrolytes for stable and flexible solid-state dye-sensitized solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fannie Alloin</w:t>
+                <w:t xml:space="preserve">High‐Efficiency Digital Inkjet‐Printed Non‐Fullerene Polymer Blends Using Non‐Halogenated Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Köntges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Esteoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Sciences Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsadv.2021.100120⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2000086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aesr.202000086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319608v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAsP/SiGe tandem solar cells on porous Si substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of GaP Layers on Si Substrates in a Standard MOVPE Reactor for Multijunction Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Caño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Caño</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iván García</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Fuertes Marrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/COATINGS11040398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2021.10.075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03426198v1</w:t>
+                <w:t xml:space="preserve">hal-03369649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman microscopy and infrared optical properties of SiGe Mie resonators formed on SiO 2 via Ge condensation and solid state dewetting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noriyuki Uchida</w:t>
+                <w:t xml:space="preserve">Plasticized I2-free polysiloxane ionic conductors as electrolytes for stable and flexible solid-state dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Bharwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ronda</w:t>
+                <w:t xml:space="preserve">Girish Salian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Manceriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (19), pp.195602. </w:t>
+              <w:t xml:space="preserve">Applied Surface Sciences Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.100120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab6ab8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsadv.2021.100120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525917v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Solar Cells for Outdoor LiFi Communications</w:t>
+                <w:t xml:space="preserve">Raman microscopy and infrared optical properties of SiGe Mie resonators formed on SiO 2 via Ge condensation and solid state dewetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lorriere</w:t>
+                <w:t xml:space="preserve">Vladimir Poborchii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Betrancourt</w:t>
+                <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pasquinelli</w:t>
+                <w:t xml:space="preserve">Noriyuki Uchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chabriel</w:t>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barrere</w:t>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (19), pp.195602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2020.2981554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab6ab8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901381v1</w:t>
+                <w:t xml:space="preserve">hal-02525917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled anti-reflection coatings for light trapping based on SiGe random metasurfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photovoltaic Solar Cells for Outdoor LiFi Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Checcucci</w:t>
+                <w:t xml:space="preserve">N. Lorriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wood</w:t>
+                <w:t xml:space="preserve">N. Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meher Naffouti</w:t>
+                <w:t xml:space="preserve">M. Pasquinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Paria Sena</w:t>
+                <w:t xml:space="preserve">G. Chabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.035203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2020.2981554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788964v1</w:t>
+                <w:t xml:space="preserve">hal-02901381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of shell thickness of gold-silica core-shell nanospheres embedded in an organic buffer matrix for plasmonic solar cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of cyanide compounds during preparation of gold surfaces evidenced by surface‐enhanced Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Many</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ruiz</w:t>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
+                <w:t xml:space="preserve">Cedric Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Torchio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Coussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5013329⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719727v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of cyanide compounds during preparation of gold surfaces evidenced by surface‐enhanced Raman spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Pardanaud</w:t>
+                <w:t xml:space="preserve">Self-assembled anti-reflection coatings for light trapping based on SiGe random metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Coussin</w:t>
+                <w:t xml:space="preserve">Simona Checcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+                <w:t xml:space="preserve">Thomas Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grauby</w:t>
+                <w:t xml:space="preserve">Meher Naffouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Paria Sena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5365⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.035203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.035203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770401v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a nanoimprinted nanoantenna to perform optical rectification through molecular diodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of shell thickness of gold-silica core-shell nanospheres embedded in an organic buffer matrix for plasmonic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Duche</w:t>
+                <w:t xml:space="preserve">Kekeli N'Konou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ruiz</w:t>
+                <w:t xml:space="preserve">Véronique Many</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Palanchoke</w:t>
+                <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Patrone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (6), pp.063102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-017-4091-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5013329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738066v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific tools for studying the optical response of heterogeneous thin film layers</w:t>
+                <w:t xml:space="preserve">Toward a nanoimprinted nanoantenna to perform optical rectification through molecular diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+                <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duché</w:t>
+                <w:t xml:space="preserve">D. Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen M Ruiz</w:t>
+                <w:t xml:space="preserve">C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thierry</w:t>
+                <w:t xml:space="preserve">U. Palanchoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Carlberg</w:t>
+                <w:t xml:space="preserve">L. Patrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JNP.11.016009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-017-4091-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788933v1</w:t>
+                <w:t xml:space="preserve">hal-01738066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Back Contact of Cu2ZnSnSe4 Solar Cells</w:t>
+                <w:t xml:space="preserve">Specific tools for studying the optical response of heterogeneous thin film layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cozza</w:t>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. M. Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Duche</w:t>
+                <w:t xml:space="preserve">David Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Simon</w:t>
+                <w:t xml:space="preserve">Carmen M Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2016.2576678⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JNP.11.016009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434949v1</w:t>
+                <w:t xml:space="preserve">hal-01788933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical modeling and optimizations of Cu2ZnSnSe4 solar cells using the modified transfer matrix method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the Back Contact of Cu2ZnSnSe4 Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
+                <w:t xml:space="preserve">D. Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duche</w:t>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Giraldo</w:t>
+                <w:t xml:space="preserve">J. J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgardo Sauced</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (18), pp.A1201-A1209. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.1292-1297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.24.0A1201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2016.2576678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434953v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical methodology for process monitoring of chalcopyrite photovoltaic technologies: Application to low cost Cu(In,Ga)(S,Se)(2) electrodeposition based processes</w:t>
+                <w:t xml:space="preserve">Optical modeling and optimizations of Cu2ZnSnSe4 solar cells using the modified transfer matrix method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Oliva</w:t>
+                <w:t xml:space="preserve">Dario Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kretzschmar</w:t>
+                <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Colombara</w:t>
+                <w:t xml:space="preserve">David Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tombolato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+                <w:t xml:space="preserve">Sergio Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Sauced</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.12.036⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (18), pp.A1201-A1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.0A1201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435234v1</w:t>
+                <w:t xml:space="preserve">hal-01434953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical properties of In-doped Cu2ZnSnSe4</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Optical methodology for process monitoring of chalcopyrite photovoltaic technologies: Application to low cost Cu(In,Ga)(S,Se)(2) electrodeposition based processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colombara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tombolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Ruiz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Placidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 151, pp.44-51. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.02.024⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 158 (2, SI), pp.168-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435134v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Optical Properties and Molecular Aggregation of Conjugated Low Band Gap Copolymers: PTB7 and PTB7-Th</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical and electrical properties of In-doped Cu2ZnSnSe4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Espindola-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Placidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.JPCC.5B07803⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151, pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436354v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of electronic defects on the Raman spectra from electrodeposited Cu(In,Ga)Se 2 solar cells: Application for non-destructive defect assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Optical Properties and Molecular Aggregation of Conjugated Low Band Gap Copolymers: PTB7 and PTB7-Th</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. M. Ruiz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4793418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (43), pp.24643-24648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.JPCC.5B07803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437107v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of Cu–Se binary phases in electrodeposited CuInSe2 precursors on final distribution of Cu–S phases in CuIn(S,Se)2 absorbers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Impact of electronic defects on the Raman spectra from electrodeposited Cu(In,Ga)Se 2 solar cells: Application for non-destructive defect assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fontané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fairbrother</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Izquierdo-Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Broussillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.TSF.2008.10.144⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (9), pp.091106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4793418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03436401v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman scattering and structural analysis of electrodeposited CuInSe 2 and S-rich quaternary CuIn(S,Se) 2 semiconductors for solar cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key role of Cu–Se binary phases in electrodeposited CuInSe2 precursors on final distribution of Cu–S phases in CuIn(S,Se)2 absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgardo Saucedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ruiz</w:t>
+                <w:t xml:space="preserve">E. Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Izquierdo-Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Fontané</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Calvo-Barrio</w:t>
+                <w:t xml:space="preserve">L. Parissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Broussillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (7), pp.2268-2271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.TSF.2008.10.144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/PSSA.200881239⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436376v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman scattering and structural analysis of electrodeposited CuInSe 2 and S-rich quaternary CuIn(S,Se) 2 semiconductors for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Izquierdo-Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arouna Darga</w:t>
+                <w:t xml:space="preserve">Edgardo Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+                <w:t xml:space="preserve">Xavier Fontané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Bermudez</w:t>
+                <w:t xml:space="preserve">Lorenzo Calvo-Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 206 (5), pp.1001-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/PSSA.200881239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350893v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516, pp.6999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence and photoconductivity in CdTe crystals doped with Bi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saucedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermúdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dieguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gombia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100 (10), pp.104901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2382668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4523,1660 +4657,1660 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations the photostability of Y-series electron acceptors from small molecules to polymers for OPV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Demadrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Summit on Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Texturing and Hybrid Optical Thin Films for Designed-based Enhanced Light Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judikael Le Rouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Interference Coatings (OIC) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Whistler, BC, Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NFA molecules with an extended pi-conjugated core: synthesis, characterization, photovoltaic performances and stability analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bardagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS (Materials Research Society) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of detailed photodegradation study of ITIC derivative acceptors in polymer blends and its impact on the stability in polymer solar cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Synthesis, characterization, photovoltaic performances and stability analysis of new NFA molecules with an extended pi-conjugated core.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bardagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoGe fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">SPIC 2019 (Science et Technologie des Systèmes pi-Conjugués)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553141v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, photovoltaic performances and stability analysis of new NFA molecules with an extended pi-conjugated core.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Correlation of detailed photodegradation study of ITIC derivative acceptors in polymer blends and its impact on the stability in polymer solar cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC 2019 (Science et Technologie des Systèmes pi-Conjugués)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
+              <w:t xml:space="preserve">NanoGe fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553176v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling tools for light management in heterogeneous thin film layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Carlberg</w:t>
+                <w:t xml:space="preserve">Using combined photoreflectance and photoluminescence for understanding optical transitions in perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gonzalez-Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOSTRUCTURED THIN FILMS IX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2237682⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 42nd Photovoltaic Specialist Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/pvsc.2015.7356386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435106v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using combined photoreflectance and photoluminescence for understanding optical transitions in perovskites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
+                <w:t xml:space="preserve">Characterization and modeling tools for light management in heterogeneous thin film layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 42nd Photovoltaic Specialist Conference (PVSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/pvsc.2015.7356386⟩</w:t>
+              <w:t xml:space="preserve">NANOSTRUCTURED THIN FILMS IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Sep 2016, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2237682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810790v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High efficiency Cu2ZnSnSe4:In doped based solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Espindola-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Placidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 42ND PHOTOVOLTAIC SPECIALIST CONFERENCE (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of space charge capacitance spectroscopy measurements on electrodeposited CISSe solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Deep Level Transient Spectroscopy on electrodeposited CuIn(S,Se)2 Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354216v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a better understanding of post-treatment effects on CIGS/Zn(S,O,OH)/ZnMgO based solar cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Interpretation of space charge capacitance spectroscopy measurements on electrodeposited CISSe solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354219v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance Spectroscopy analysis of electronic properties in electrodeposited CISEL absorbers and influence of thermal treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">On a better understanding of post-treatment effects on CIGS/Zn(S,O,OH)/ZnMgO based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Naghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354222v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Level Transient Spectroscopy on electrodeposited CuIn(S,Se)2 Solar Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Admittance Spectroscopy analysis of electronic properties in electrodeposited CISEL absorbers and influence of thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saucedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354225v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6186,404 +6320,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of semitransparent organic solar cells for Agrivoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashedul Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïques (JNPV 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodegradation study of ITIC derivatives acceptors and the correlation with stability in organic solar cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOPV 2019 (Hybrid and Organic Photovoltaics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed stability study of non-fullerene acceptors and their use in high efficiency polymer solar cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIC 2019 (Science et Technologie des Systèmes pi-Conjugués)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6593,290 +6727,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling tools for light management in heterogeneous thin film layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Rouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Nanoscience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99290I, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2237682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBIC analysis of perovskite based solar cells stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Garuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.2255-2257, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC.2017.8366745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6886,139 +7020,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Simulation Tools for Thin-Film Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPIE. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPIE Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9781510603660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/3.2244890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7028,177 +7162,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative approaches in thin-film photovoltaic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Thin Films and Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.595-632, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-102073-9.00016-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7345,51 +7479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kramdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral Karahan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Watanabe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Sekimoto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem6010012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Luco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Salas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Robles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502588" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Capdevila" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Waiprasoet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Capella Guardi&#224;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz Herrero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02260F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Khodr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ballesteros Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Fredj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500363" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308278v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kramdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12486" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ristori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvalaglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Filippatos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301608" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quiroz Avalos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Eynaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Perkhun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K&#246;ntges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC04614A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allahbakhsh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Gadegaard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shavandi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300930" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Eynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos Quiroz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koganezawa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sato" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01180A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manceriu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Olivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136777" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos Quiroz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barulina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100743" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva Alkarsifi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos-Quiroz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Fahlman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pourcin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteoulle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202000086" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369649v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ca&#241;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Navarro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galiana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/COATINGS11040398" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Salian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2021.100120" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03426198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hinojosa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beanland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuertes Marr&#243;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.10.075" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Poborchii" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Uchida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab6ab8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02901381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Betrancourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabriel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.2981554" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788964v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Checcucci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Naffouti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paria Sena" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035203" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719727v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekeli N'Konou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Many" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013329" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5365" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738066v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Palanchoke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4091-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M Ruiz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Carlberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.016009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434949v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cozza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Ruiz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2576678" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cozza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Giraldo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Sauced" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.0A1201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435234v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oliva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kretzschmar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tombolato" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.12.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraldo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espindola-Rodriguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Placidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.02.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bencheikh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.5B07803" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437107v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fontan&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fairbrother" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Izquierdo-Roca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broussillou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793418" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saucedo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parissi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2008.10.144" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2329W69-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436376v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Izquierdo-Roca" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Saucedo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fontan&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calvo-Barrio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSA.200881239" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2N9L1NFX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436391v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berm&#250;dez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieguez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gombia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2382668" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumaitre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252166v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Le Rouzo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553153v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardagot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553141v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duch&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553176v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thierry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlberg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237682" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810790v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez-Pedro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2015.7356386" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354216v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354219v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354222v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354225v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350538v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Islam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553250v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553256v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250086v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garuz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barakel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2017.8366745" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452598v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.spiedigitallibrary.org/book.aspx?bookid=1904" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/3.2244890" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443221v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102073-9.00016-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boujrouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.110070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kramdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral Karahan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Watanabe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Sekimoto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem6010012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kramdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12486" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Luco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Salas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Robles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Capdevila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Waiprasoet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Capella Guardi&#224;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz Herrero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02260F" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Khodr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ballesteros Garc&#237;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Fredj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500363" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quiroz Avalos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Eynaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Perkhun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K&#246;ntges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC04614A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ristori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvalaglio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Filippatos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301608" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246222v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allahbakhsh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Gadegaard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shavandi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300930" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Eynaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos Quiroz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koganezawa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01180A" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manceriu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136777" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos Quiroz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barulina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100743" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03426198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ca&#241;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hinojosa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beanland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuertes Marr&#243;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.10.075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva Alkarsifi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos-Quiroz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Fahlman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pourcin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteoulle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202000086" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Navarro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galiana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/COATINGS11040398" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Salian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2021.100120" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Poborchii" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Uchida" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab6ab8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02901381v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorriere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Betrancourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabriel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.2981554" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770401v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5365" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788964v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Checcucci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Naffouti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paria Sena" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035203" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekeli N'Konou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Many" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013329" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Palanchoke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4091-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Carlberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.016009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434949v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cozza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Ruiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Simon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2576678" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434953v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cozza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Giraldo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Sauced" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.0A1201" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435234v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oliva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kretzschmar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tombolato" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.12.036" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraldo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espindola-Rodriguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanchez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Placidi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.02.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bencheikh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.5B07803" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437107v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fontan&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fairbrother" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Izquierdo-Roca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broussillou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793418" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saucedo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parissi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2008.10.144" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2329W69-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Izquierdo-Roca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Saucedo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fontan&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calvo-Barrio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSA.200881239" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2N9L1NFX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436391v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berm&#250;dez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieguez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gombia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2382668" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245230v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumaitre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Le Rouzo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553153v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardagot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553176v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553141v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duch&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Simon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810790v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez-Pedro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2015.7356386" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435106v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thierry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlberg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237682" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802907v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354225v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354219v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354222v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350538v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Islam" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553250v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553256v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250086v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250061v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garuz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barakel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2017.8366745" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452598v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.spiedigitallibrary.org/book.aspx?bookid=1904" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/3.2244890" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443221v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102073-9.00016-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>