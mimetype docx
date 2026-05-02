--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -66,4588 +66,4722 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron beam surface patterning of Se alloys</w:t>
+                <w:t xml:space="preserve">High-Efficiency Thick-Film Organic Cells for Indoor Photovoltaics Printed in Air from Non-Halogenated Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hassak</w:t>
+                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Portavoce</w:t>
+                <w:t xml:space="preserve">Anass Khodr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Campos</w:t>
+                <w:t xml:space="preserve">Yatzil Alejandra Avalos Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+                <w:t xml:space="preserve">Aral Karahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boujrouf</w:t>
+                <w:t xml:space="preserve">Hasan Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 201, pp.110070. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (7), pp.1773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.110070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en19071773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559293v1</w:t>
+                <w:t xml:space="preserve">hal-05582235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through Analysis of Thin Films Based on Small-Molecule and Polymer NFA Blends for Photovoltaic Conversion: From Neat Materials to Ternary Systems</w:t>
+                <w:t xml:space="preserve">Electron beam surface patterning of Se alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kramdi</w:t>
+                <w:t xml:space="preserve">S. Hassak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aral Karahan</w:t>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Watanabe</w:t>
+                <w:t xml:space="preserve">A. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Desbief</w:t>
+                <w:t xml:space="preserve">C. Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physchem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 6 (12), </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 201, pp.110070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/physchem6010012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.110070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500392v1</w:t>
+                <w:t xml:space="preserve">hal-05559293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blade-Coated All-Polymer Organic Solar Cells with 15% Efficiency Using Eco-Friendly Solvent Systems</w:t>
+                <w:t xml:space="preserve">Through Analysis of Thin Films Based on Small-Molecule and Polymer NFA Blends for Photovoltaic Conversion: From Neat Materials to Ternary Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Kramdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aral Karahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Abbassi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Takeshi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Desbief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c12486⟩</w:t>
+              <w:t xml:space="preserve">Physchem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/physchem6010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308278v1</w:t>
+                <w:t xml:space="preserve">hal-05500392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iridium Complexes based on 1H-imidazo[4,5f][1,10]phenanthroline ligand: Photophysical properties and Light-Emitting Electrochemical Cells characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Sanhueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Luco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephania Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202502588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide bandgap organic solar cells with improved photovoltaic performance via solid additive integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saran Waiprasoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Xavier Capella Guardià</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ruiz Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5TC02260F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Solvent Additives on Enhancing the Performance and Robustness of Green Solvent‐Processed Indoor Organic Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Khodr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Ballesteros García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar RRL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/solr.202500363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the relationship between molecular and order-dependent photostability of ITIC derivatives for the production of photochemically stable blends</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blade-Coated All-Polymer Organic Solar Cells with 15% Efficiency Using Eco-Friendly Solvent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Eynaud</w:t>
+                <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aral Karahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Köntges</w:t>
+                <w:t xml:space="preserve">Lydia Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC04614A⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c12486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481406v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain engineering of the electronic states of silicon-based quantum emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ristori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ristori</w:t>
+                <w:t xml:space="preserve">Marco Salvalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Khoury</w:t>
+                <w:t xml:space="preserve">Angelos Filippatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (4), pp.2301608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adom.202301608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene‐Based Engineered Living Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the relationship between molecular and order-dependent photostability of ITIC derivatives for the production of photochemically stable blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quiroz Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Allahbakhsh</w:t>
+                <w:t xml:space="preserve">Agnès Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaj Gadegaard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wolfgang Köntges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.202300930⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC04614A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246222v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards efficient NFA-based selective near-infrared organic photodetectors: impact of thermal annealing of polymer blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphene‐Based Engineered Living Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Allahbakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaj Gadegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Eynaud</w:t>
+                <w:t xml:space="preserve">Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Avalos Quiroz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amin Shavandi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC01180A⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202300930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150967v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable 8.3% efficiency and extended electron lifetime towards highly stable semi-transparent iodine-free DSSCs by mitigating the in-situ triiodide generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards efficient NFA-based selective near-infrared organic photodetectors: impact of thermal annealing of polymer blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Avalos Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Koganezawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Kumar Bharwal</w:t>
+                <w:t xml:space="preserve">R. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Manceriu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
+                <w:t xml:space="preserve">N. Yoshimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.136777⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.9657-9669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC01180A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668662v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Charge Transport in High‐Temperature Polymorphism of ITIC Derivatives in Simple Processed Unipolar Bottom Contact Organic Field‐Effect Transistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remarkable 8.3% efficiency and extended electron lifetime towards highly stable semi-transparent iodine-free DSSCs by mitigating the in-situ triiodide generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Bharwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Manceriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yatzil Alejandra Avalos Quiroz</w:t>
+                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoyuki Koganezawa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ruiz Herrero</w:t>
+                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202100743⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 446, pp.136777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.136777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03497080v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAsP/SiGe tandem solar cells on porous Si substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Charge Transport in High‐Temperature Polymorphism of ITIC Derivatives in Simple Processed Unipolar Bottom Contact Organic Field‐Effect Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yatzil Alejandra Avalos Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Koganezawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Caño</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Fuertes Marrón</w:t>
+                <w:t xml:space="preserve">Elena Barulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ruiz Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2021.10.075⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.2100743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202100743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426198v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic-Inorganic doped Nickel Oxide Nanocrystals for Hole Transport Layers in Inverted Polymer Solar Cells with Color Tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riva Alkarsifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yatzil Alejandra Avalos-Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Perkhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianjie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mats Fahlman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐Efficiency Digital Inkjet‐Printed Non‐Fullerene Polymer Blends Using Non‐Halogenated Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Perkhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Köntges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pourcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Esteoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.2000086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aesr.202000086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of GaP Layers on Si Substrates in a Standard MOVPE Reactor for Multijunction Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Caño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (4), pp.398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/COATINGS11040398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticized I2-free polysiloxane ionic conductors as electrolytes for stable and flexible solid-state dye-sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Kumar Bharwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girish Salian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Manceriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Sciences Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.100120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsadv.2021.100120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman microscopy and infrared optical properties of SiGe Mie resonators formed on SiO 2 via Ge condensation and solid state dewetting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GaAsP/SiGe tandem solar cells on porous Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Caño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hinojosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Beanland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Poborchii</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+                <w:t xml:space="preserve">David Fuertes Marrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab6ab8⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, pp.925-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2021.10.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525917v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Solar Cells for Outdoor LiFi Communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman microscopy and infrared optical properties of SiGe Mie resonators formed on SiO 2 via Ge condensation and solid state dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Poborchii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noriyuki Uchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lorriere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Barrere</w:t>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2020.2981554⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (19), pp.195602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab6ab8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901381v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of cyanide compounds during preparation of gold surfaces evidenced by surface‐enhanced Raman spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photovoltaic Solar Cells for Outdoor LiFi Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lorriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Betrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasquinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Merlen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grauby</w:t>
+                <w:t xml:space="preserve">J. Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5365⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2020.2981554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770401v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled anti-reflection coatings for light trapping based on SiGe random metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Checcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meher Naffouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Paria Sena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (3), pp.035203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.035203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of shell thickness of gold-silica core-shell nanospheres embedded in an organic buffer matrix for plasmonic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kekeli N'Konou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Many</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Torchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (6), pp.063102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5013329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a nanoimprinted nanoantenna to perform optical rectification through molecular diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of cyanide compounds during preparation of gold surfaces evidenced by surface‐enhanced Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Reynaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Patrone</w:t>
+                <w:t xml:space="preserve">Olivier Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-017-4091-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738066v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific tools for studying the optical response of heterogeneous thin film layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a nanoimprinted nanoantenna to perform optical rectification through molecular diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Palanchoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Miriam Carlberg</w:t>
+                <w:t xml:space="preserve">L. Patrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JNP.11.016009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-017-4091-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788933v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Back Contact of Cu2ZnSnSe4 Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific tools for studying the optical response of heterogeneous thin film layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen M Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cozza</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miriam Carlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2016.2576678⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JNP.11.016009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434949v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical modeling and optimizations of Cu2ZnSnSe4 solar cells using the modified transfer matrix method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical methodology for process monitoring of chalcopyrite photovoltaic technologies: Application to low cost Cu(In,Ga)(S,Se)(2) electrodeposition based processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colombara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Cozza</w:t>
+                <w:t xml:space="preserve">S. Tombolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edgardo Sauced</w:t>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.0A1201⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158 (2, SI), pp.168-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434953v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical methodology for process monitoring of chalcopyrite photovoltaic technologies: Application to low cost Cu(In,Ga)(S,Se)(2) electrodeposition based processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Modeling the Back Contact of Cu2ZnSnSe4 Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.12.036⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.1292-1297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2016.2576678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435234v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical properties of In-doped Cu2ZnSnSe4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical modeling and optimizations of Cu2ZnSnSe4 solar cells using the modified transfer matrix method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Giraldo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Placidi</w:t>
+                <w:t xml:space="preserve">Edgardo Sauced</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.02.024⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (18), pp.A1201-A1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.0A1201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435134v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Optical Properties and Molecular Aggregation of Conjugated Low Band Gap Copolymers: PTB7 and PTB7-Th</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and electrical properties of In-doped Cu2ZnSnSe4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Espindola-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Bencheikh</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Placidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.JPCC.5B07803⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151, pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436354v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of electronic defects on the Raman spectra from electrodeposited Cu(In,Ga)Se 2 solar cells: Application for non-destructive defect assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+                <w:t xml:space="preserve">Study of Optical Properties and Molecular Aggregation of Conjugated Low Band Gap Copolymers: PTB7 and PTB7-Th</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Fontané</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4793418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (43), pp.24643-24648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.JPCC.5B07803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437107v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of Cu–Se binary phases in electrodeposited CuInSe2 precursors on final distribution of Cu–S phases in CuIn(S,Se)2 absorbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of electronic defects on the Raman spectra from electrodeposited Cu(In,Ga)Se 2 solar cells: Application for non-destructive defect assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fontané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fairbrother</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Izquierdo-Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Broussillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.TSF.2008.10.144⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (9), pp.091106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4793418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03436401v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman scattering and structural analysis of electrodeposited CuInSe 2 and S-rich quaternary CuIn(S,Se) 2 semiconductors for solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Calvo-Barrio</w:t>
+                <w:t xml:space="preserve">Key role of Cu–Se binary phases in electrodeposited CuInSe2 precursors on final distribution of Cu–S phases in CuIn(S,Se)2 absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Izquierdo-Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Parissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Broussillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/PSSA.200881239⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (7), pp.2268-2271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.TSF.2008.10.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436376v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Bermudez</w:t>
+                <w:t xml:space="preserve">Raman scattering and structural analysis of electrodeposited CuInSe 2 and S-rich quaternary CuIn(S,Se) 2 semiconductors for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Izquierdo-Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fontané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Calvo-Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 206 (5), pp.1001-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/PSSA.200881239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350893v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516, pp.6999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence and photoconductivity in CdTe crystals doped with Bi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saucedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermúdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dieguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gombia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100 (10), pp.104901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2382668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4657,1660 +4791,1660 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations the photostability of Y-series electron acceptors from small molecules to polymers for OPV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Demadrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Summit on Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Texturing and Hybrid Optical Thin Films for Designed-based Enhanced Light Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judikael Le Rouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Interference Coatings (OIC) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Whistler, BC, Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NFA molecules with an extended pi-conjugated core: synthesis, characterization, photovoltaic performances and stability analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Synthesis, characterization, photovoltaic performances and stability analysis of new NFA molecules with an extended pi-conjugated core.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bardagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS (Materials Research Society) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">SPIC 2019 (Science et Technologie des Systèmes pi-Conjugués)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553153v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, photovoltaic performances and stability analysis of new NFA molecules with an extended pi-conjugated core.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Correlation of detailed photodegradation study of ITIC derivative acceptors in polymer blends and its impact on the stability in polymer solar cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC 2019 (Science et Technologie des Systèmes pi-Conjugués)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
+              <w:t xml:space="preserve">NanoGe fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553176v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of detailed photodegradation study of ITIC derivative acceptors in polymer blends and its impact on the stability in polymer solar cells.</w:t>
+                <w:t xml:space="preserve">NFA molecules with an extended pi-conjugated core: synthesis, characterization, photovoltaic performances and stability analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bardagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoGe fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">MRS (Materials Research Society) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553141v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using combined photoreflectance and photoluminescence for understanding optical transitions in perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and modeling tools for light management in heterogeneous thin film layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 42nd Photovoltaic Specialist Conference (PVSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NANOSTRUCTURED THIN FILMS IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Sep 2016, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2237682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/pvsc.2015.7356386⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01810790v1</w:t>
+                <w:t xml:space="preserve">hal-01435106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling tools for light management in heterogeneous thin film layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Carlberg</w:t>
+                <w:t xml:space="preserve">Using combined photoreflectance and photoluminescence for understanding optical transitions in perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gonzalez-Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOSTRUCTURED THIN FILMS IX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 42nd Photovoltaic Specialist Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/pvsc.2015.7356386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2237682⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01435106v1</w:t>
+                <w:t xml:space="preserve">hal-01810790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High efficiency Cu2ZnSnSe4:In doped based solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Espindola-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Placidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 42ND PHOTOVOLTAIC SPECIALIST CONFERENCE (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Level Transient Spectroscopy on electrodeposited CuIn(S,Se)2 Solar Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interpretation of space charge capacitance spectroscopy measurements on electrodeposited CISSe solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saucedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermudez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354225v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of space charge capacitance spectroscopy measurements on electrodeposited CISSe solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">On a better understanding of post-treatment effects on CIGS/Zn(S,O,OH)/ZnMgO based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Naghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354216v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a better understanding of post-treatment effects on CIGS/Zn(S,O,OH)/ZnMgO based solar cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Admittance Spectroscopy analysis of electronic properties in electrodeposited CISEL absorbers and influence of thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354219v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance Spectroscopy analysis of electronic properties in electrodeposited CISEL absorbers and influence of thermal treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Deep Level Transient Spectroscopy on electrodeposited CuIn(S,Se)2 Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saucedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354222v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6320,404 +6454,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of semitransparent organic solar cells for Agrivoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashedul Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïques (JNPV 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodegradation study of ITIC derivatives acceptors and the correlation with stability in organic solar cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOPV 2019 (Hybrid and Organic Photovoltaics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed stability study of non-fullerene acceptors and their use in high efficiency polymer solar cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIC 2019 (Science et Technologie des Systèmes pi-Conjugués)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6727,290 +6861,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling tools for light management in heterogeneous thin film layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Rouzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Ruiz</w:t>
+                <w:t xml:space="preserve">F. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Nanoscience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99290I, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2237682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBIC analysis of perovskite based solar cells stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Garuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEEE, pp.2255-2257, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2017.8366745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7020,139 +7154,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Simulation Tools for Thin-Film Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPIE. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPIE Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9781510603660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/3.2244890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7162,177 +7296,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative approaches in thin-film photovoltaic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Thin Films and Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.595-632, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-102073-9.00016-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7479,51 +7613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boujrouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.110070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kramdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral Karahan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Watanabe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Sekimoto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem6010012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kramdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12486" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Luco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Salas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Robles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Capdevila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Waiprasoet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Capella Guardi&#224;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz Herrero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02260F" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Khodr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ballesteros Garc&#237;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Fredj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500363" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quiroz Avalos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Eynaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Perkhun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K&#246;ntges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC04614A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ristori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvalaglio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Filippatos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301608" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246222v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allahbakhsh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Gadegaard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shavandi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300930" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Eynaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos Quiroz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koganezawa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01180A" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manceriu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136777" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos Quiroz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barulina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100743" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03426198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ca&#241;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hinojosa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beanland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuertes Marr&#243;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.10.075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva Alkarsifi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos-Quiroz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Fahlman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pourcin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteoulle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202000086" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Navarro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galiana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/COATINGS11040398" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Salian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2021.100120" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Poborchii" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Uchida" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab6ab8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02901381v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorriere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Betrancourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabriel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.2981554" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770401v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5365" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788964v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Checcucci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Naffouti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paria Sena" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035203" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekeli N'Konou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Many" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013329" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Palanchoke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4091-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M Ruiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Carlberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.016009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434949v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cozza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Ruiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Simon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2576678" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434953v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cozza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Giraldo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Sauced" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.0A1201" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435234v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oliva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kretzschmar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tombolato" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.12.036" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraldo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espindola-Rodriguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanchez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Placidi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.02.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bencheikh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.5B07803" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437107v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fontan&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fairbrother" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Izquierdo-Roca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broussillou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793418" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saucedo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parissi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2008.10.144" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2329W69-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Izquierdo-Roca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Saucedo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fontan&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calvo-Barrio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSA.200881239" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2N9L1NFX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436391v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berm&#250;dez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieguez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gombia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2382668" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245230v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumaitre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Le Rouzo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553153v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardagot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553176v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553141v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duch&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Simon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810790v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez-Pedro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2015.7356386" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435106v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thierry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlberg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237682" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802907v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354225v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354219v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354222v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350538v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Islam" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553250v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553256v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250086v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250061v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garuz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barakel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2017.8366745" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452598v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.spiedigitallibrary.org/book.aspx?bookid=1904" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/3.2244890" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443221v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102073-9.00016-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Perkhun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Khodr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos Quiroz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral Karahan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alkhatib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en19071773" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boujrouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.110070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kramdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Watanabe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Sekimoto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem6010012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Luco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Salas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Robles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502588" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Capdevila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Waiprasoet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Capella Guardi&#224;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz Herrero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02260F" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ballesteros Garc&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Fredj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500363" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kramdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ristori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvalaglio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Filippatos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301608" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quiroz Avalos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Eynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K&#246;ntges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC04614A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allahbakhsh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Gadegaard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shavandi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300930" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Eynaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos Quiroz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koganezawa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01180A" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manceriu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136777" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barulina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100743" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva Alkarsifi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos-Quiroz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Fahlman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pourcin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteoulle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202000086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ca&#241;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Navarro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galiana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/COATINGS11040398" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Salian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2021.100120" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03426198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hinojosa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beanland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuertes Marr&#243;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.10.075" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525917v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Poborchii" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Uchida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab6ab8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02901381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorriere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Betrancourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabriel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.2981554" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Checcucci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Naffouti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paria Sena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035203" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719727v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekeli N'Konou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Many" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013329" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770401v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5365" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Palanchoke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrone" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4091-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M Ruiz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Carlberg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.016009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435234v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oliva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kretzschmar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tombolato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Ruiz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.12.036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cozza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2576678" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cozza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Giraldo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Sauced" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.0A1201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435134v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraldo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espindola-Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanchez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Placidi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.02.024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436354v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bencheikh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.5B07803" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437107v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fontan&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fairbrother" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Izquierdo-Roca" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broussillou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793418" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saucedo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parissi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2008.10.144" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2329W69-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436376v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Izquierdo-Roca" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Saucedo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fontan&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calvo-Barrio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSA.200881239" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2N9L1NFX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436391v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berm&#250;dez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieguez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gombia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2382668" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245230v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumaitre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252166v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Le Rouzo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553176v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardagot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553141v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duch&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Simon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553153v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435106v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thierry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237682" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810790v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez-Pedro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2015.7356386" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802907v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354216v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354219v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354222v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354225v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350538v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Islam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553250v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553256v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250086v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250061v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garuz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barakel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2017.8366745" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452598v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.spiedigitallibrary.org/book.aspx?bookid=1904" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/3.2244890" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443221v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102073-9.00016-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>