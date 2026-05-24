--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,6217 +234,6480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron beam surface patterning of Se alloys</w:t>
+                <w:t xml:space="preserve">Impact of Co‐Solvents and Additives on the Indoor Stability of Green Solvent‐Processed Organic Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hassak</w:t>
+                <w:t xml:space="preserve">Ignacio Ballesteros García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Khodr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Portavoce</w:t>
+                <w:t xml:space="preserve">Takeshi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Campos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Boujrouf</w:t>
+                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.110070⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (10), pp.e70373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.70373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559293v1</w:t>
+                <w:t xml:space="preserve">hal-05627057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through Analysis of Thin Films Based on Small-Molecule and Polymer NFA Blends for Photovoltaic Conversion: From Neat Materials to Ternary Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron beam surface patterning of Se alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hassak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kramdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aral Karahan</w:t>
+                <w:t xml:space="preserve">A. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Watanabe</w:t>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Desbief</w:t>
+                <w:t xml:space="preserve">C. Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physchem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/physchem6010012⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 201, pp.110070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.110070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500392v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iridium Complexes based on 1H-imidazo[4,5f][1,10]phenanthroline ligand: Photophysical properties and Light-Emitting Electrochemical Cells characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Through Analysis of Thin Films Based on Small-Molecule and Polymer NFA Blends for Photovoltaic Conversion: From Neat Materials to Ternary Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kramdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aral Karahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Sanhueza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stephania Robles</w:t>
+                <w:t xml:space="preserve">Simon Desbief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202502588⟩</w:t>
+              <w:t xml:space="preserve">Physchem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/physchem6010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460749v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide bandgap organic solar cells with improved photovoltaic performance via solid additive integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iridium Complexes based on 1H-imidazo[4,5f][1,10]phenanthroline ligand: Photophysical properties and Light-Emitting Electrochemical Cells characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Sanhueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Luco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Capdevila</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+                <w:t xml:space="preserve">Stephania Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5TC02260F⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208651v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Solvent Additives on Enhancing the Performance and Robustness of Green Solvent‐Processed Indoor Organic Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anass Khodr</w:t>
+                <w:t xml:space="preserve">Wide bandgap organic solar cells with improved photovoltaic performance via solid additive integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saran Waiprasoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Xavier Capella Guardià</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ruiz Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Ballesteros García</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Donia Fredj</w:t>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202500363⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5TC02260F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228654v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blade-Coated All-Polymer Organic Solar Cells with 15% Efficiency Using Eco-Friendly Solvent Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact of Solvent Additives on Enhancing the Performance and Robustness of Green Solvent‐Processed Indoor Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Khodr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Ballesteros García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c12486⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202500363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308278v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain engineering of the electronic states of silicon-based quantum emitters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michele Amato</w:t>
+                <w:t xml:space="preserve">Blade-Coated All-Polymer Organic Solar Cells with 15% Efficiency Using Eco-Friendly Solvent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aral Karahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidehiro Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202301608⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c12486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244318v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the relationship between molecular and order-dependent photostability of ITIC derivatives for the production of photochemically stable blends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Köntges</w:t>
+                <w:t xml:space="preserve">Strain engineering of the electronic states of silicon-based quantum emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ristori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Salvalaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Filippatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC04614A⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.2301608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202301608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481406v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene‐Based Engineered Living Materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insights into the relationship between molecular and order-dependent photostability of ITIC derivatives for the production of photochemically stable blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quiroz Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Köntges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.202300930⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC04614A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246222v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards efficient NFA-based selective near-infrared organic photodetectors: impact of thermal annealing of polymer blends</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphene‐Based Engineered Living Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Allahbakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaj Gadegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Shavandi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC01180A⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202300930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150967v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable 8.3% efficiency and extended electron lifetime towards highly stable semi-transparent iodine-free DSSCs by mitigating the in-situ triiodide generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
+                <w:t xml:space="preserve">Towards efficient NFA-based selective near-infrared organic photodetectors: impact of thermal annealing of polymer blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Avalos Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Koganezawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yoshimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.136777⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.9657-9669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC01180A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668662v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Charge Transport in High‐Temperature Polymorphism of ITIC Derivatives in Simple Processed Unipolar Bottom Contact Organic Field‐Effect Transistor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmen Ruiz Herrero</w:t>
+                <w:t xml:space="preserve">Remarkable 8.3% efficiency and extended electron lifetime towards highly stable semi-transparent iodine-free DSSCs by mitigating the in-situ triiodide generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Bharwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Manceriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202100743⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 446, pp.136777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.136777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03497080v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic-Inorganic doped Nickel Oxide Nanocrystals for Hole Transport Layers in Inverted Polymer Solar Cells with Color Tuning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yatzil Alejandra Avalos-Quiroz</w:t>
+                <w:t xml:space="preserve">Exploring Charge Transport in High‐Temperature Polymorphism of ITIC Derivatives in Simple Processed Unipolar Bottom Contact Organic Field‐Effect Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yatzil Alejandra Avalos Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Koganezawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Perkhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mats Fahlman</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ruiz Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.2100743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202100743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979018v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Efficiency Digital Inkjet‐Printed Non‐Fullerene Polymer Blends Using Non‐Halogenated Solvents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic-Inorganic doped Nickel Oxide Nanocrystals for Hole Transport Layers in Inverted Polymer Solar Cells with Color Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riva Alkarsifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yatzil Alejandra Avalos-Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Perkhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Köntges</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pourcin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elena Barulina</w:t>
+                <w:t xml:space="preserve">Mats Fahlman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162873v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of GaP Layers on Si Substrates in a Standard MOVPE Reactor for Multijunction Solar Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iván García</w:t>
+                <w:t xml:space="preserve">High‐Efficiency Digital Inkjet‐Printed Non‐Fullerene Polymer Blends Using Non‐Halogenated Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Perkhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Köntges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Esteoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/COATINGS11040398⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2000086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aesr.202000086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369649v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticized I2-free polysiloxane ionic conductors as electrolytes for stable and flexible solid-state dye-sensitized solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fannie Alloin</w:t>
+                <w:t xml:space="preserve">Growth of GaP Layers on Si Substrates in a Standard MOVPE Reactor for Multijunction Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Caño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Sciences Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsadv.2021.100120⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/COATINGS11040398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319608v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAsP/SiGe tandem solar cells on porous Si substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Fuertes Marrón</w:t>
+                <w:t xml:space="preserve">Plasticized I2-free polysiloxane ionic conductors as electrolytes for stable and flexible solid-state dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Bharwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girish Salian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Manceriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2021.10.075⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Sciences Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.100120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsadv.2021.100120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426198v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman microscopy and infrared optical properties of SiGe Mie resonators formed on SiO 2 via Ge condensation and solid state dewetting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
+                <w:t xml:space="preserve">GaAsP/SiGe tandem solar cells on porous Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Caño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hinojosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Beanland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fuertes Marrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab6ab8⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, pp.925-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2021.10.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525917v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic Solar Cells for Outdoor LiFi Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lorriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasquinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2020.2981554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled anti-reflection coatings for light trapping based on SiGe random metasurfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Raman microscopy and infrared optical properties of SiGe Mie resonators formed on SiO 2 via Ge condensation and solid state dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Poborchii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert Paria Sena</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noriyuki Uchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.035203⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (19), pp.195602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab6ab8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788964v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of shell thickness of gold-silica core-shell nanospheres embedded in an organic buffer matrix for plasmonic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kekeli N'Konou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Many</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Torchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (6), pp.063102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5013329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of cyanide compounds during preparation of gold surfaces evidenced by surface‐enhanced Raman spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grauby</w:t>
+                <w:t xml:space="preserve">Self-assembled anti-reflection coatings for light trapping based on SiGe random metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Checcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meher Naffouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Paria Sena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5365⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.035203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.035203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770401v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a nanoimprinted nanoantenna to perform optical rectification through molecular diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Patrone</w:t>
+                <w:t xml:space="preserve">Formation of cyanide compounds during preparation of gold surfaces evidenced by surface‐enhanced Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-017-4091-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738066v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific tools for studying the optical response of heterogeneous thin film layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miriam Carlberg</w:t>
+                <w:t xml:space="preserve">Toward a nanoimprinted nanoantenna to perform optical rectification through molecular diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Palanchoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Patrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JNP.11.016009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-017-4091-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788933v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical methodology for process monitoring of chalcopyrite photovoltaic technologies: Application to low cost Cu(In,Ga)(S,Se)(2) electrodeposition based processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+                <w:t xml:space="preserve">Specific tools for studying the optical response of heterogeneous thin film layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen M Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.12.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JNP.11.016009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435234v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Back Contact of Cu2ZnSnSe4 Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Cozza</w:t>
+                <w:t xml:space="preserve">Optical methodology for process monitoring of chalcopyrite photovoltaic technologies: Application to low cost Cu(In,Ga)(S,Se)(2) electrodeposition based processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Colombara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tombolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2016.2576678⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158 (2, SI), pp.168-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434949v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical modeling and optimizations of Cu2ZnSnSe4 solar cells using the modified transfer matrix method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the Back Contact of Cu2ZnSnSe4 Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.0A1201⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.1292-1297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2016.2576678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434953v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical properties of In-doped Cu2ZnSnSe4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Placidi</w:t>
+                <w:t xml:space="preserve">Optical modeling and optimizations of Cu2ZnSnSe4 solar cells using the modified transfer matrix method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Sauced</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.02.024⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (18), pp.A1201-A1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.0A1201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435134v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Optical Properties and Molecular Aggregation of Conjugated Low Band Gap Copolymers: PTB7 and PTB7-Th</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical and electrical properties of In-doped Cu2ZnSnSe4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Espindola-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Placidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.JPCC.5B07803⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151, pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436354v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of electronic defects on the Raman spectra from electrodeposited Cu(In,Ga)Se 2 solar cells: Application for non-destructive defect assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Optical Properties and Molecular Aggregation of Conjugated Low Band Gap Copolymers: PTB7 and PTB7-Th</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4793418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (43), pp.24643-24648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.JPCC.5B07803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437107v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of Cu–Se binary phases in electrodeposited CuInSe2 precursors on final distribution of Cu–S phases in CuIn(S,Se)2 absorbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Saucedo</w:t>
+                <w:t xml:space="preserve">Impact of electronic defects on the Raman spectra from electrodeposited Cu(In,Ga)Se 2 solar cells: Application for non-destructive defect assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">X. Fontané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fairbrother</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">V. Izquierdo-Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Broussillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.TSF.2008.10.144⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (9), pp.091106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4793418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03436401v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman scattering and structural analysis of electrodeposited CuInSe 2 and S-rich quaternary CuIn(S,Se) 2 semiconductors for solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Calvo-Barrio</w:t>
+                <w:t xml:space="preserve">Key role of Cu–Se binary phases in electrodeposited CuInSe2 precursors on final distribution of Cu–S phases in CuIn(S,Se)2 absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Izquierdo-Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Parissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Broussillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/PSSA.200881239⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (7), pp.2268-2271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.TSF.2008.10.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436376v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Bermudez</w:t>
+                <w:t xml:space="preserve">Raman scattering and structural analysis of electrodeposited CuInSe 2 and S-rich quaternary CuIn(S,Se) 2 semiconductors for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Izquierdo-Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fontané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Calvo-Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 206 (5), pp.1001-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/PSSA.200881239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350893v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516, pp.6999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence and photoconductivity in CdTe crystals doped with Bi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saucedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermúdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dieguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gombia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100 (10), pp.104901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2382668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations the photostability of Y-series electron acceptors from small molecules to polymers for OPV</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Cellules solaires organiques semi-transparentes pour des applications en agrivoltaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Aumaitre</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Summit on Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Energies 2026 organisées par l'Action Transverse Energie de l'IM2NP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245230v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Texturing and Hybrid Optical Thin Films for Designed-based Enhanced Light Harvesting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jörg Ackermann</w:t>
+                <w:t xml:space="preserve">Investigations the photostability of Y-series electron acceptors from small molecules to polymers for OPV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kramdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Demadrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interference Coatings (OIC) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Whistler, BC, Canada, Canada</w:t>
+              <w:t xml:space="preserve">Global Summit on Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252166v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, photovoltaic performances and stability analysis of new NFA molecules with an extended pi-conjugated core.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Texturing and Hybrid Optical Thin Films for Designed-based Enhanced Light Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Avalos</w:t>
+                <w:t xml:space="preserve">Judikael Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rivaton</w:t>
+                <w:t xml:space="preserve">Jörg Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC 2019 (Science et Technologie des Systèmes pi-Conjugués)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
+              <w:t xml:space="preserve">Optical Interference Coatings (OIC) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Whistler, BC, Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553176v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of detailed photodegradation study of ITIC derivative acceptors in polymer blends and its impact on the stability in polymer solar cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Synthesis, characterization, photovoltaic performances and stability analysis of new NFA molecules with an extended pi-conjugated core.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bardagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoGe fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">SPIC 2019 (Science et Technologie des Systèmes pi-Conjugués)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553141v1</w:t>
+                <w:t xml:space="preserve">hal-02553176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NFA molecules with an extended pi-conjugated core: synthesis, characterization, photovoltaic performances and stability analysis.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Correlation of detailed photodegradation study of ITIC derivative acceptors in polymer blends and its impact on the stability in polymer solar cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS (Materials Research Society) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">NanoGe fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553153v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling tools for light management in heterogeneous thin film layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NFA molecules with an extended pi-conjugated core: synthesis, characterization, photovoltaic performances and stability analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bardagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Rouzo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Carlberg</w:t>
+                <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOSTRUCTURED THIN FILMS IX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MRS (Materials Research Society) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435106v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using combined photoreflectance and photoluminescence for understanding optical transitions in perovskites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and modeling tools for light management in heterogeneous thin film layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Moreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
+                <w:t xml:space="preserve">J. Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 42nd Photovoltaic Specialist Conference (PVSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/pvsc.2015.7356386⟩</w:t>
+              <w:t xml:space="preserve">NANOSTRUCTURED THIN FILMS IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Sep 2016, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2237682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810790v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency Cu2ZnSnSe4:In doped based solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Placidi</w:t>
+                <w:t xml:space="preserve">Using combined photoreflectance and photoluminescence for understanding optical transitions in perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gonzalez-Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 42ND PHOTOVOLTAIC SPECIALIST CONFERENCE (PVSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 42nd Photovoltaic Specialist Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/pvsc.2015.7356386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802907v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of space charge capacitance spectroscopy measurements on electrodeposited CISSe solar cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High efficiency Cu2ZnSnSe4:In doped based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Espindola-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Placidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">2015 IEEE 42ND PHOTOVOLTAIC SPECIALIST CONFERENCE (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354216v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a better understanding of post-treatment effects on CIGS/Zn(S,O,OH)/ZnMgO based solar cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Interpretation of space charge capacitance spectroscopy measurements on electrodeposited CISSe solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354219v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance Spectroscopy analysis of electronic properties in electrodeposited CISEL absorbers and influence of thermal treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On a better understanding of post-treatment effects on CIGS/Zn(S,O,OH)/ZnMgO based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Naghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354222v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Level Transient Spectroscopy on electrodeposited CuIn(S,Se)2 Solar Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Admittance Spectroscopy analysis of electronic properties in electrodeposited CISEL absorbers and influence of thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saucedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354225v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deep Level Transient Spectroscopy on electrodeposited CuIn(S,Se)2 Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6454,404 +6717,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of semitransparent organic solar cells for Agrivoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashedul Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïques (JNPV 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodegradation study of ITIC derivatives acceptors and the correlation with stability in organic solar cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOPV 2019 (Hybrid and Organic Photovoltaics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed stability study of non-fullerene acceptors and their use in high efficiency polymer solar cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIC 2019 (Science et Technologie des Systèmes pi-Conjugués)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6861,290 +7124,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling tools for light management in heterogeneous thin film layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Rouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Nanoscience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99290I, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2237682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBIC analysis of perovskite based solar cells stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Garuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.2255-2257, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2017.8366745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7154,139 +7417,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Simulation Tools for Thin-Film Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judikaël Le Rouzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPIE. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPIE Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9781510603660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/3.2244890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7296,177 +7559,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative approaches in thin-film photovoltaic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Thin Films and Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.595-632, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-102073-9.00016-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId269"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7613,51 +7876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Perkhun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Khodr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos Quiroz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral Karahan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alkhatib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en19071773" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boujrouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.110070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kramdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Watanabe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Sekimoto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem6010012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Luco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Salas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Robles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502588" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Capdevila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Waiprasoet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Capella Guardi&#224;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz Herrero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02260F" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ballesteros Garc&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Fredj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500363" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kramdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ristori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvalaglio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Filippatos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301608" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quiroz Avalos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Eynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K&#246;ntges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC04614A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allahbakhsh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Gadegaard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shavandi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300930" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Eynaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos Quiroz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koganezawa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01180A" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manceriu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136777" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barulina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100743" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva Alkarsifi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos-Quiroz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Fahlman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pourcin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteoulle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202000086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ca&#241;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Navarro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galiana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/COATINGS11040398" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Salian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2021.100120" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03426198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hinojosa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beanland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuertes Marr&#243;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.10.075" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525917v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Poborchii" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Uchida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab6ab8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02901381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorriere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Betrancourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabriel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.2981554" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Checcucci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Naffouti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paria Sena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035203" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719727v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekeli N'Konou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Many" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013329" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770401v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5365" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Palanchoke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrone" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4091-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M Ruiz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Carlberg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.016009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435234v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oliva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kretzschmar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tombolato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Ruiz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.12.036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cozza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2576678" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cozza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Giraldo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Sauced" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.0A1201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435134v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraldo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espindola-Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanchez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Placidi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.02.024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436354v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bencheikh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.5B07803" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437107v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fontan&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fairbrother" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Izquierdo-Roca" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broussillou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793418" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saucedo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parissi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2008.10.144" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2329W69-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436376v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Izquierdo-Roca" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Saucedo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fontan&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calvo-Barrio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSA.200881239" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2N9L1NFX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436391v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berm&#250;dez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieguez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gombia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2382668" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245230v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumaitre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252166v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Le Rouzo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553176v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardagot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553141v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duch&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Simon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553153v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435106v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thierry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237682" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810790v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez-Pedro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2015.7356386" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802907v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354216v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354219v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354222v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354225v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350538v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Islam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553250v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553256v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250086v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250061v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garuz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barakel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2017.8366745" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452598v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.spiedigitallibrary.org/book.aspx?bookid=1904" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/3.2244890" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443221v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102073-9.00016-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Perkhun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Khodr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos Quiroz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral Karahan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alkhatib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en19071773" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ballesteros Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Watanabe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Sekimoto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.70373" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boujrouf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.110070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kramdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physchem6010012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Luco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Salas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Robles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502588" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Capdevila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Waiprasoet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Capella Guardi&#224;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz Herrero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02260F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Fredj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500363" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kramdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c12486" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ristori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvalaglio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Filippatos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301608" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quiroz Avalos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Eynaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K&#246;ntges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC04614A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04246222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allahbakhsh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Gadegaard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shavandi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300930" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Eynaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos Quiroz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koganezawa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01180A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manceriu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Olivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136777" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Koganezawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barulina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100743" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva Alkarsifi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatzil Alejandra Avalos-Quiroz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Fahlman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162873v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pourcin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteoulle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202000086" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ca&#241;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Navarro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galiana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/COATINGS11040398" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Salian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2021.100120" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03426198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hinojosa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beanland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuertes Marr&#243;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.10.075" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02901381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorriere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Betrancourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabriel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.2981554" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525917v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Poborchii" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Uchida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berbezier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab6ab8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekeli N'Konou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Many" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013329" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Checcucci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Naffouti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paria Sena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035203" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5365" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Palanchoke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4091-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788933v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M Ruiz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Carlberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.016009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oliva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kretzschmar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tombolato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Ruiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.12.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434949v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cozza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Simon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2576678" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434953v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cozza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Giraldo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Sauced" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.0A1201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraldo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espindola-Rodriguez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Placidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.02.024" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bencheikh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCC.5B07803" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fontan&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fairbrother" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Izquierdo-Roca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broussillou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793418" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436401v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saucedo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parissi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2008.10.144" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2329W69-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436376v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Izquierdo-Roca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Saucedo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fontan&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calvo-Barrio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSA.200881239" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2N9L1NFX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436391v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berm&#250;dez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieguez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gombia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2382668" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05626611v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245230v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumaitre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252166v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judikael Le Rouzo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553176v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardagot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avalos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duch&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553153v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435106v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thierry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlberg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237682" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810790v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez-Pedro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2015.7356386" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802907v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354216v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354219v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354222v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354225v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350538v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Islam" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553250v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553256v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250086v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250061v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garuz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barakel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2017.8366745" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.spiedigitallibrary.org/book.aspx?bookid=1904" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/3.2244890" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443221v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102073-9.00016-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>