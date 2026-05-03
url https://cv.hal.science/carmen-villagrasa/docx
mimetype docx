--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -189,6886 +189,6886 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Incerti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 21, pp.e0340500. </w:t>
+              <w:t xml:space="preserve">, 2026, 21 (1), pp.e0340500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0340500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating nano-and micrometer-scale energy deposition models for mechanistic prediction of radiation-induced DNA damage and cell survival</w:t>
+                <w:t xml:space="preserve">Integrating Experimental Data and Modeling to Unravel Cell Damage Responses in Monoenergetic Neutron Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Bordieri</w:t>
+                <w:t xml:space="preserve">Géraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Missiaggia</w:t>
+                <w:t xml:space="preserve">Yann Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Lattanzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+                <w:t xml:space="preserve">Juan Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Perrot</w:t>
+                <w:t xml:space="preserve">Richard Babut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vaurijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111330⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2026.2637706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469921v1</w:t>
+                <w:t xml:space="preserve">hal-05563166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“dsbandrepair” – An updated Geant4-DNA simulation tool for evaluating the radiation-induced DNA damage and its repair</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating nano-and micrometer-scale energy deposition models for mechanistic prediction of radiation-induced DNA damage and cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran Hoang Ngoc</w:t>
+                <w:t xml:space="preserve">Giulio Bordieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Thibaut</w:t>
+                <w:t xml:space="preserve">Marta Missiaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Chatzipapas</w:t>
+                <w:t xml:space="preserve">Gianluca Lattanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dousatsu Sakata</w:t>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124, pp.103422. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 199, pp.111330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04643046v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards clinical application of ultra-high dose rate radiotherapy and the FLASH effect: Challenges and current status</w:t>
+                <w:t xml:space="preserve">“dsbandrepair” – An updated Geant4-DNA simulation tool for evaluating the radiation-induced DNA damage and its repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
+                <w:t xml:space="preserve">Anh Le Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Edouard</w:t>
+                <w:t xml:space="preserve">Tran Hoang Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Huet</w:t>
+                <w:t xml:space="preserve">Konstantinos Chatzipapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Milliat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+                <w:t xml:space="preserve">Dousatsu Sakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (5), pp.463-473. </w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124, pp.103422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2024.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04822172v1</w:t>
+                <w:t xml:space="preserve">irsn-04643046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of chemical models and applications in Geant4‐DNA: Report from the ESA BioRad III Project</w:t>
+                <w:t xml:space="preserve">Towards clinical application of ultra-high dose rate radiotherapy and the FLASH effect: Challenges and current status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Ngoc Tran</w:t>
+                <w:t xml:space="preserve">Abdulhamid Chaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Archer</w:t>
+                <w:t xml:space="preserve">Magali Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Baldacchino</w:t>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy M C Brown</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flore Chappuis</w:t>
+                <w:t xml:space="preserve">Fabien Milliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.17256⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (5), pp.463-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2024.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04616961v1</w:t>
+                <w:t xml:space="preserve">irsn-04822172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINAS TIRITH: a new tool for simulating radiation-induced DNA damage at the cell population level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Thibaut</w:t>
+                <w:t xml:space="preserve">Review of chemical models and applications in Geant4‐DNA: Report from the ESA BioRad III Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ngoc Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Gonon</w:t>
+                <w:t xml:space="preserve">Jay Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan S Martinez</w:t>
+                <w:t xml:space="preserve">Gérard Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Petit</w:t>
+                <w:t xml:space="preserve">Jeremy M C Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Vaurijoux</w:t>
+                <w:t xml:space="preserve">Flore Chappuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (3), pp.034002. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (9), pp.5873-5889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/acb196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mp.17256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957464v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04616961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of DNA rejoining kinetics and cell survival after proton irradiation for V79 cells using Geant4-DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dousatsu Sakata</w:t>
+                <w:t xml:space="preserve">MINAS TIRITH: a new tool for simulating radiation-induced DNA damage at the cell population level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryoichi Hirayama</w:t>
+                <w:t xml:space="preserve">Geraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wook-Geun Shin</w:t>
+                <w:t xml:space="preserve">Juan S Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Belli</w:t>
+                <w:t xml:space="preserve">Michael Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tabocchini</w:t>
+                <w:t xml:space="preserve">Aurelie Vaurijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 105, pp.102508. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (3), pp.034002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/acb196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908986v1</w:t>
+                <w:t xml:space="preserve">hal-03957464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic radiation exposure of airline crews in France over the period 2015–2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental validation in a neutron exposure frame of the MINAS TIRITH for cell damage simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lestaevel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+                <w:t xml:space="preserve">Juan Martinez Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2023027⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (22), pp.225008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad043d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04349615v1</w:t>
+                <w:t xml:space="preserve">irsn-04279218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation in a neutron exposure frame of the MINAS TIRITH for cell damage simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Gonon</w:t>
+                <w:t xml:space="preserve">Prediction of DNA rejoining kinetics and cell survival after proton irradiation for V79 cells using Geant4-DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dousatsu Sakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoichi Hirayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wook-Geun Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Martinez Guerrero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Petit</w:t>
+                <w:t xml:space="preserve">Mauro Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Babut</w:t>
+                <w:t xml:space="preserve">Maria Tabocchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (22), pp.225008. </w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 105, pp.102508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad043d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04279218v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matter of space: how the spatial heterogeneity in energy deposition determines the biological outcome of radiation exposure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cosmic radiation exposure of airline crews in France over the period 2015–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Bartzsch</w:t>
+                <w:t xml:space="preserve">Philippe Lestaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Conte</w:t>
+                <w:t xml:space="preserve">Veronique Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Friedrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Burkhard Jakob</w:t>
+                <w:t xml:space="preserve">Carole Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00411-022-00989-z⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (4), pp.317-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2023027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04133922v1</w:t>
+                <w:t xml:space="preserve">irsn-04349615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of micro- and nanodosimetry Monte Carlo simulations: An approach to assess the influence of different cross-sections for low-energy electrons on the dispersion of results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+                <w:t xml:space="preserve">A matter of space: how the spatial heterogeneity in energy deposition determines the biological outcome of radiation exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Baiocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bartzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Rabus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Perrot</w:t>
+                <w:t xml:space="preserve">Valeria Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Parisi</w:t>
+                <w:t xml:space="preserve">Thomas Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhard Jakob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2021.106675⟩</w:t>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.545-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-022-00989-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508915v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04133922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanodosimetric calculations of radiation-induced DNA damage in a new nucleus geometrical model based on the isochore theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Vaurijoux</w:t>
+                <w:t xml:space="preserve">Intercomparison of nanodosimetric distributions in nitrogen simulated with Geant4 and PTra track structure codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Nettelbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Bancer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23073770⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102, pp.103-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636006v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of nanodosimetric distributions in nitrogen simulated with Geant4 and PTra track structure codes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Perrot</w:t>
+                <w:t xml:space="preserve">Nanodosimetric calculations of radiation-induced DNA damage in a new nucleus geometrical model based on the isochore theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ngoc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Vaurijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandr Bancer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.09.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (7), pp.3370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23073770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811358v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling early radiation DNA damage occurring during [177Lu]-DOTATATE Radionuclide Therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intercomparison of micro- and nanodosimetry Monte Carlo simulations: An approach to assess the influence of different cross-sections for low-energy electrons on the dispersion of results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Baiocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Struelens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Nonnekens</w:t>
+                <w:t xml:space="preserve">Alessio Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2967/jnumed.121.262610⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150, pp.106675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2021.106675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731239v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learnt from the recent EURADOS intercomparisons in computational dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Rabus</w:t>
+                <w:t xml:space="preserve">Modeling early radiation DNA damage occurring during [177Lu]-DOTATATE Radionuclide Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Tamborino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Zankl</w:t>
+                <w:t xml:space="preserve">Marijke de Saint-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Maria Gomez-Ros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+                <w:t xml:space="preserve">Lara Struelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Eakins</w:t>
+                <w:t xml:space="preserve">Julie Nonnekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 156, pp.106822. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (5), pp.761-769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2022.106822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.121.262610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04133994v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the Geant4-DNA Simulation Toolkit for Radiobiological Applications at the Cellular and DNA Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lessons learnt from the recent EURADOS intercomparisons in computational dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Kyriakou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wook-Geun Shin</w:t>
+                <w:t xml:space="preserve">Maria Zankl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Gomez-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Eakins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14010035⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.106822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2022.106822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501436v1</w:t>
+                <w:t xml:space="preserve">irsn-04133994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assurance for the use of computational methods in dosimetry: activities of EURADOS Working Group 6 “Computational Dosimetry”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Eakins</w:t>
+                <w:t xml:space="preserve">Geant4-DNA simulation of the pre-chemical stage of water radiolysis and its impact on initial radiochemical yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wook-Geun Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vrba</w:t>
+                <w:t xml:space="preserve">Jose Ramos-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Hoang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shogo Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6498/abd914⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88, pp.86 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03136483v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of DNA damage with an adapted independent reaction time approach implemented in Geant4‐DNA for the simulation of diffusion‐controlled reactions between radio‐induced reactive species and a chromatin fiber</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TOPAS-nBio validation for simulating water radiolysis and DNA damage under low-LET irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Faddegon</w:t>
+                <w:t xml:space="preserve">J Ramos-Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Laverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Domínguez-Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Milligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Štěpán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.14612⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (17), pp.175026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac1f39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149166v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOPAS-nBio validation for simulating water radiolysis and DNA damage under low-LET irradiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J Milligan</w:t>
+                <w:t xml:space="preserve">Quality assurance for the use of computational methods in dosimetry: activities of EURADOS Working Group 6 “Computational Dosimetry”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Gomez-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Štěpán</w:t>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac1f39⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/abd914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334498v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03136483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geant4-DNA simulation of the pre-chemical stage of water radiolysis and its impact on initial radiochemical yields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Hoang Tran</w:t>
+                <w:t xml:space="preserve">Assessment of DNA damage with an adapted independent reaction time approach implemented in Geant4‐DNA for the simulation of diffusion‐controlled reactions between radio‐induced reactive species and a chromatin fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ngoc Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shogo Okada</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">José Ramos‐méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wook‐geun Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Faddegon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.05.029⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (2), pp.890-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.14612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273596v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Enhancer Effect of Platinum Nanoparticles in Breast Cancer Cell Lines: In Vitro and In Silico Analyses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Radiochimie et chimie sous rayonnement - rayonnements ionisants et radioéléments Le code Geant4-DNA :simuler les premiers instants de la radiolyse de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wook Geun Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Hoang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ramosmendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Menard</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Montarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461, pp.29-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550120v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03187662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiochimie et chimie sous rayonnement - rayonnements ionisants et radioéléments Le code Geant4-DNA :simuler les premiers instants de la radiolyse de l’eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistency checks of results from a Monte Carlo code intercomparison for emitted electron spectra and energy deposition around a single gold nanoparticle irradiated by X-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wook Geun Shin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Hoang Tran</w:t>
+                <w:t xml:space="preserve">Weibo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Nettelbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Ramosmendez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gerard Montarou</w:t>
+                <w:t xml:space="preserve">Jan Schuemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.106637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2021.106637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03187662v1</w:t>
+                <w:t xml:space="preserve">hal-03550119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geant4-DNA Evaluation of Radiation-Induced DNA Damage on a Human Fibroblast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wook-Geun Shin</w:t>
+                <w:t xml:space="preserve">Radiation Enhancer Effect of Platinum Nanoparticles in Breast Cancer Cell Lines: In Vitro and In Silico Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dousatsu Sakata</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Hoang Tran</w:t>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13194940⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.4436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22094436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363166v1</w:t>
+                <w:t xml:space="preserve">hal-03550120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency checks of results from a Monte Carlo code intercomparison for emitted electron spectra and energy deposition around a single gold nanoparticle irradiated by X-rays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+                <w:t xml:space="preserve">A Geant4-DNA Evaluation of Radiation-Induced DNA Damage on a Human Fibroblast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wook-Geun Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dousatsu Sakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Lampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Belov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Hoang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2021.106637⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.4940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13194940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550119v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage modeled with Geant4-DNA: effects of plasmid DNA conformation and experimental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N D-Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Moreno-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Štěphán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Stefanová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (24), pp.245017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/ac3a22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of Monte Carlo calculated dose enhancement ratios for gold nanoparticles irradiated by X-rays: Assessing the uncertainty and correct methodology for extended beams</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of the Geant4-DNA Simulation Toolkit for Radiobiological Applications at the Cellular and DNA Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schuemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.A. Hepperle</w:t>
+                <w:t xml:space="preserve">Ioanna Kyriakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dousatsu Sakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ngoc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wook-Geun Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.03.005⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14010035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03257934v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of dose enhancement ratio and secondary electron spectra for gold nanoparticles irradiated by X-rays calculated using multiple Monte Carlo simulation codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercomparison of Monte Carlo calculated dose enhancement ratios for gold nanoparticles irradiated by X-rays: Assessing the uncertainty and correct methodology for extended beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. B. Li</w:t>
+                <w:t xml:space="preserve">W.B. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belchior</w:t>
+                <w:t xml:space="preserve">J. Schuemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beuve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Di Maria</w:t>
+                <w:t xml:space="preserve">P.A. Hepperle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 69, pp.147-163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.12.011⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 84, pp.241-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452613v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent reaction times method in Geant4‐DNA: Implementation and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ramos-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wook‐geun Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Karamitros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Domínguez‐kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Hoang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (11), pp.5919-5930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mp.14490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of out-of-field dose to the uterus during proton therapy of the head and neck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Guevelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Guevelou</w:t>
+                <w:t xml:space="preserve">A. Vela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (2), pp.138 - 142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.canrad.2019.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Radio-Induced Damage in Endothelial Cells Irradiated with 40 kVp, 220 kVp, and 4 MV X-rays by Means of Micro and Nanodosimetric Calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tang</w:t>
+                <w:t xml:space="preserve">Intercomparison of dose enhancement ratio and secondary electron spectra for gold nanoparticles irradiated by X-rays calculated using multiple Monte Carlo simulation codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Bueno</w:t>
+                <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Meylan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Perrot</w:t>
+                <w:t xml:space="preserve">Y. Z. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang N. Tran</w:t>
+                <w:t xml:space="preserve">S. Di Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (24), pp.6204. </w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69, pp.147-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20246204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416923v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of early radiation DNA damage in a fractal cell nucleus model using Geant4-DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Radio-Induced Damage in Endothelial Cells Irradiated with 40 kVp, 220 kVp, and 4 MV X-rays by Means of Micro and Nanodosimetric Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dousatsu Sakata</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Oleg Belov</w:t>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang N. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.04.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (24), pp.6204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20246204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166564v1</w:t>
+                <w:t xml:space="preserve">hal-02416923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the influence of physical and chemical parameters on water radiolysis simulations under MeV electron irradiation using Geant4-DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.G. Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramos-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Faddegon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126 (11), pp.114301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5107511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining dose enhancement factors of high-Z nanoparticles from simulations where lateral secondary particle disequilibrium exists</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of early radiation DNA damage in a fractal cell nucleus model using Geant4-DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dousatsu Sakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Lampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Karamitros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Kyriakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Belov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.152-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab31d4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02524795v1</w:t>
+                <w:t xml:space="preserve">hal-02166564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Energy Deposition of Ionizing Radiation to Cell Damage Signaling: Benchmarking Simulations by Measured Yields of Initial DNA Damage after Ion Microbeam Irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Gonon</w:t>
+                <w:t xml:space="preserve">Determining dose enhancement factors of high-Z nanoparticles from simulations where lateral secondary particle disequilibrium exists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Gargioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Nettelbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RR15312.1⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (15), pp.155016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab31d4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318865v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Standard DNA Damage (SDD) Data Format</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.L. Mcnamara</w:t>
+                <w:t xml:space="preserve">From Energy Deposition of Ionizing Radiation to Cell Damage Signaling: Benchmarking Simulations by Measured Yields of Initial DNA Damage after Ion Microbeam Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W. Warmenhoven</w:t>
+                <w:t xml:space="preserve">Pascale Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.T. Henthorn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K.J. Kirkby</w:t>
+                <w:t xml:space="preserve">Marta Bueno Vizcarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 191 (1), pp.76-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RR15209.1⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 191 (6), pp.566-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR15312.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999036v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chromatin compaction on simulated early radiation-induced DNA damage using Geant4-DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Standard DNA Damage (SDD) Data Format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schuemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tang</w:t>
+                <w:t xml:space="preserve">J.W. Warmenhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bueno</w:t>
+                <w:t xml:space="preserve">N.T. Henthorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Meylan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H.N. Tran</w:t>
+                <w:t xml:space="preserve">K.J. Kirkby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.13405⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191 (1), pp.76-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR15209.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097397v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHAT ROLES FOR TRACK-STRUCTURE AND MICRODOSIMETRY IN THE ERA OF -omics AND SYSTEMS BIOLOGY?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of chromatin compaction on simulated early radiation-induced DNA damage using Geant4-DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Baiocco</w:t>
+                <w:t xml:space="preserve">M. Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Babini</w:t>
+                <w:t xml:space="preserve">S. Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barbieri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Friedland</w:t>
+                <w:t xml:space="preserve">S. Incerti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncy221⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (3), pp.1501-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.13405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524212v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geant4-DNA example applications for track structure simulations in liquid water: A report from the Geant4-DNA Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Incerti</w:t>
+                <w:t xml:space="preserve">WHAT ROLES FOR TRACK-STRUCTURE AND MICRODOSIMETRY IN THE ERA OF -omics AND SYSTEMS BIOLOGY?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baiocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Babini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kyriakou</w:t>
+                <w:t xml:space="preserve">S. Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Bernal</w:t>
+                <w:t xml:space="preserve">J. Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Bordage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Francis</w:t>
+                <w:t xml:space="preserve">W. Friedland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.13048⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 183 (1-2), pp.22-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncy221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885579v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between DNA double-strand breaks and energy spectra of secondary electrons produced by different X-ray energies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geant4-DNA example applications for track structure simulations in liquid water: A report from the Geant4-DNA Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Incerti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kyriakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Freneau</w:t>
+                <w:t xml:space="preserve">M.A. Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane dos Santos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marta Bueno Vizcarra</w:t>
+                <w:t xml:space="preserve">M.C. Bordage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2018.1518612⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (8), pp.e722-e739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.13048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635749v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical structures for radiation biology research as implemented in the TOPAS-nBio toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimee L. Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ramos-Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Perl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoki Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+              <w:t xml:space="preserve">Phys.Med.Biol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (17), pp.175018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/aad8eb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULATION OF EARLY RADIATION-INDUCED DNA DAMAGE ON DIFFERENT TYPES OF CELL NUCLEI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Relation between DNA double-strand breaks and energy spectra of secondary electrons produced by different X-ray energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Freneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Clairand</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bueno Vizcarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiat.Prot.Dosim.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncy237⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (12), pp.1075-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2018.1518612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144332v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of early DNA damage after the irradiation of a fibroblast cell nucleus using Geant4-DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">SIMULATION OF EARLY RADIATION-INDUCED DNA DAMAGE ON DIFFERENT TYPES OF CELL NUCLEI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Incerti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marta Bueno</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-11851-4⟩</w:t>
+              <w:t xml:space="preserve">Radiat.Prot.Dosim.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183 (1-2), pp.26-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncy237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703528v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic production cross sections of residual nuclei in the spallation reaction $^{136}$Xe(200$A$ MeV)+ $p$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Audouin</w:t>
+                <w:t xml:space="preserve">Simulation of early DNA damage after the irradiation of a fibroblast cell nucleus using Geant4-DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Incerti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Karamitros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.044606⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.11923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11851-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555144v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electron-impact cross section data set (10 eV–1 keV) of DNA constituents based on consistent experimental data A requisite for Monte Carlo simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic production cross sections of residual nuclei in the spallation reaction $^{136}$Xe(200$A$ MeV)+ $p$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paradela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassan-Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.U. Bug</w:t>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Yong Baek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Meylan</w:t>
+                <w:t xml:space="preserve">J.L. Rodríguez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2016.09.027⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.044606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.044606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546119v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geant4-DNA simulations using complex DNA geometries generated by the DnaFabric tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">An electron-impact cross section data set (10 eV–1 keV) of DNA constituents based on consistent experimental data A requisite for Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.U. Bug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Yong Baek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.02.019⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.459-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2016.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558452v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of eye lens radiation exposure for members of the public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Chevallier</w:t>
+                <w:t xml:space="preserve">Geant4-DNA simulations using complex DNA geometries generated by the DnaFabric tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rannou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">U. Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Incerti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncv011⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 204, pp.159-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122181v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell to Cell Variability of Radiation-Induced Foci: Relation between Observed Damage and Energy Deposition</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk of eye lens radiation exposure for members of the public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benderitter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-A. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145786⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168 (1), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncv011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345047v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy dependent track structure parametrisations for protons and carbon ions based on nanometric simulations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell to Cell Variability of Radiation-Induced Foci: Relation between Observed Damage and Energy Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Wilkens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaetan Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2015-60206-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572538v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local weighting of nanometric track structure properties in macroscopic voxel geometries for particle beam treatment planning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Track structure modeling in liquid water: A review of the Geant4-DNA very low energy extension of the Geant4 Monte Carlo simulation toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Bordage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.C. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Davídková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (8), pp.861-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.10.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/23/9145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02572547v1</w:t>
+                <w:t xml:space="preserve">hal-01288764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Track structure modeling in liquid water: A review of the Geant4-DNA very low energy extension of the Geant4 Monte Carlo simulation toolkit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy dependent track structure parametrisations for protons and carbon ions based on nanometric simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Wilkens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.10.087⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (9), pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2015-60206-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01288764v1</w:t>
+                <w:t xml:space="preserve">hal-02572538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of simulated proton and alpha irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local weighting of nanometric track structure properties in macroscopic voxel geometries for particle beam treatment planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bianco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. dos Santos</w:t>
+                <w:t xml:space="preserve">J.J. Wilkens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (23), pp.9145-9156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/23/9145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncu187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02567312v1</w:t>
+                <w:t xml:space="preserve">hal-02572547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future development of biologically relevant dosimetry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale analysis of simulated proton and alpha irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Belchior</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.U. Bug</w:t>
+                <w:t xml:space="preserve">D. Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Galer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 88 (1045), </w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 164 (3), pp.444-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1259/bjr.20140392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncu187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567319v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic yields of spallation residues produced in $^{136}$Xe-induced reactions on deuterium at 500A MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Alcántara-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paradela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pérez-Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7126,1674 +7126,1662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01188921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating radial dose of ion tracks in liquid water simulated with Geant4-DNA: A comparative study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Future development of biologically relevant dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Psaltaki</w:t>
+                <w:t xml:space="preserve">H. Palmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gillet</w:t>
+                <w:t xml:space="preserve">A.L. Belchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.U. Bug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barberet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Bardiès</w:t>
+                <w:t xml:space="preserve">S. Galer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.04.025⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (1045), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20140392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118554v1</w:t>
+                <w:t xml:space="preserve">hal-02567319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chromatin condensation on the numberof direct dsb damages induced by ions studied using a monte carlo code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating radial dose of ion tracks in liquid water simulated with Geant4-DNA: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Incerti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Psaltaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dos Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Clairand</w:t>
+                <w:t xml:space="preserve">P. Barberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gruel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Incerti</w:t>
+                <w:t xml:space="preserve">M. Bardiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 333, pp.92-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.04.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncu029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03118952v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the DNA density on the number of clustered damages created by protons of different energies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Influence of chromatin condensation on the numberof direct dsb damages induced by ions studied using a monte carlo code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Barquinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Incerti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.01.009⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (1-4), pp.469-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncu029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00823546v1</w:t>
+                <w:t xml:space="preserve">hal-03118952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic production cross sections of the residual nuclei in spallation reactions induced by 136Xe projectiles on proton at 500 AMeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the DNA density on the number of clustered damages created by protons of different energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Incerti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 899, pp.116-132. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 298, pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2012.12.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00789526v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00823546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective dose measurement at workplaces within an instrumented anthropomorphic phantom</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic production cross sections of the residual nuclei in spallation reactions induced by 136Xe projectiles on proton at 500 AMeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Darréon</w:t>
+                <w:t xml:space="preserve">Lydie Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Alcántara-Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Martin-Burtat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Colin</w:t>
+                <w:t xml:space="preserve">D. Pérez-Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 899, pp.116-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2012.12.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncq336⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00588785v1</w:t>
+                <w:t xml:space="preserve">in2p3-00789526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of DNA damage clustering after proton irradiation using an adapted DBSCAN algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Effective dose measurement at workplaces within an instrumented anthropomorphic phantom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Darréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martin-Burtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2010.12.012⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 144, pp.640-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncq336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924815v1</w:t>
+                <w:t xml:space="preserve">in2p3-00588785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular scale track structure simulations in liquid water using the Geant4-DNA Monte-Carlo processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Simulation of DNA damage clustering after proton irradiation using an adapted DBSCAN algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101, pp.265--270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2010.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2010.08.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00516999v1</w:t>
+                <w:t xml:space="preserve">hal-02924815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical models implemented in the Geant4-DNA extension of the Geant-4 T+toolkit for calculating initial radiation damage at the molecular level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Molecular scale track structure simulations in liquid water using the Geant4-DNA Monte-Carlo processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Incerti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mascialino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Montarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncq537⟩</w:t>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 69, pp.220-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2010.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00586587v1</w:t>
+                <w:t xml:space="preserve">in2p3-00516999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of GEANT4 very low energy cross section models with experimental data in water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Physical models implemented in the Geant4-DNA extension of the Geant-4 T+toolkit for calculating initial radiation damage at the molecular level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Incerti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.3476457⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 143, pp.214-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncq537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00530147v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00586587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GEANT4-DNA Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Comparison of GEANT4 very low energy cross section models with experimental data in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Incerti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ivanchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Baldacchino</w:t>
+                <w:t xml:space="preserve">M. Karamitros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bernal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Capra</w:t>
+                <w:t xml:space="preserve">A. Mantero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Champion</w:t>
+                <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1, pp.157-178. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.4692-4708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793962310000122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1118/1.3476457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00497683v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00530147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the residues produced in the 136Xe+Pb and 124Xe+Pb fragmentation reactions at 1 A GeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GEANT4-DNA Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Incerti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Henzlova</w:t>
+                <w:t xml:space="preserve">G. Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+                <w:t xml:space="preserve">M. Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. V. Ricciardi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Henzl</w:t>
+                <w:t xml:space="preserve">C. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.78.044616⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.157-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793962310000122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00212280v1</w:t>
+                <w:t xml:space="preserve">in2p3-00497683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropomorphic phantom for effective dose measurements: Feasibility numerical study and presentation of the detector development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Clairand</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the residues produced in the 136Xe+Pb and 124Xe+Pb fragmentation reactions at 1 A GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Henzlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Queinnec</w:t>
+                <w:t xml:space="preserve">M. V. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Furstoss</w:t>
+                <w:t xml:space="preserve">A. Kelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Henzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2008.01.034⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.044616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.78.044616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03001437v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00212280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of medium-mass neutron-rich nuclei in reactions induced by $^{136}$Xe projectiles at 1 A GeV on a beryllium target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernandez-Ordonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8851,539 +8839,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00300292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the complete nuclide production and kinetic energies of the system $^{136}$Xe + hydrogen at 1 GeV per nucleon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropomorphic phantom for effective dose measurements: Feasibility numerical study and presentation of the detector development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Darréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Napolitani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Tassan-Got</w:t>
+                <w:t xml:space="preserve">F. Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Armbruster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Enqvist</w:t>
+                <w:t xml:space="preserve">C. Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.590-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2008.01.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.76.064609⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00152027v1</w:t>
+                <w:t xml:space="preserve">hal-03001437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural effects in the nuclide distributions of the residues of highly excited systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Measurement of the complete nuclide production and kinetic energies of the system $^{136}$Xe + hydrogen at 1 GeV per nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tassan-Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.V. Ricciardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Kelic</w:t>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics E</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.064609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.76.064609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021748v1</w:t>
+                <w:t xml:space="preserve">in2p3-00152027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution velocity measurements on fully identified light nuclides produced in 56Fe + hydrogen and 56Fe + titanium systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Structural effects in the nuclide distributions of the residues of highly excited systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tassan-Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Modern Physics E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13, pp.333-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.70.054607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023678v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">High-resolution velocity measurements on fully identified light nuclides produced in 56Fe + hydrogen and 56Fe + titanium systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Napolitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Botvina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassan-Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.054607-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.70.054607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isotopic production Cross sections of residues in reactions induced by relativistic heavy ions with protons and deuterons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 66, pp.1413-1420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9393,2902 +9527,2902 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How accurate are the doses received by drivers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van Ryckeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PATRAM 2025 - 21st International Symposium on the Packaging and Transportation of Radioactive Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Nuclear Materials Management - INMM; World Nuclear Transport Institute - WNTI, Jul 2025, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New cell nucleus geometry for modelling the radiation-induced DNA damage topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Incerti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence on Monte Carlo Techniques for Medical Applications, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MCMA2022, Apr 2022, Antwerp, Belgium. pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03948937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements of modelling tools for the understanding of radiation-induced biological damage at the cellular level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical Meeting on New Trends and Advances in Microdosimetry and its Applications (Virtual Event)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIEA, Oct 2020, Vienne (E-conference), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04134012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage yields after microbeam irradiation and comparison to MC simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Francesc Barquinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Dosimetry and its Applications (ICDA-3), ICDA-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, LISBONNE, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSING THE CONTRIBUTION OF CROSS-SECTIONS TO THE UNCERTAINTY OF MONTE CARLO CALCULATIONS IN MICRO- AND NANODOSIMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M -C Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chiriotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Venezia, Italy. pp.11-16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rpd/ncy240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Monte Carlo simulated physical radiation quantities for gold nanoparticles irradiated by x-rays and assessment of potential indication for targeted breast cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.U. Bug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Di Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Geant4 International User Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geant4-DNA simulation of DNA damage caused by direct and indirect radiation effects and comparison with biological data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.04019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201715304019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Radiation Chemistry and Biology in the Geant4 Toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karamitros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mantero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Incerti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Monte Carlo Conference MC2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tokyo, Japan. pp.503-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00658865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stopping power and ranges of electrons, protons and alpha particles in liquid water using the Geant4-DNA package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Incerti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karamitros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Nuclear Microprobe Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Leipzig, Germany. pp.2307-2311, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00658877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the intra-nuclear cascade process using the reaction $^{136}$Xe on deuterium at 500AMeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Alcantara-Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perez-Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFNUDAT – Measurements and Models of Nuclear Reactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France. pp.07012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20100807012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00553159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual Nuclei Production in the reaction 136Xe+ deuterium at 500 A MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Alcantara-Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pérez-Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Rábida 2009, International Scientific Meeting on Nuclear Physics. Basic concepts in Nuclear Physics: Theory, Experiments and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, La Rabida, Spain. pp.197-198, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3428922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00481704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Track structure calculations at molecular scale for the undestranding of initial radio-induced damages in DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Incerti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROS 2009 - 15th International Symposium on Microdosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00491973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geant4-DNA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Incerti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Simulation Conference 2009 (JSST 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Shiga, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00468402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a detection system for an anthropomorphic phantom designed to measure the effective dose for photon fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Darréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Radiation Shielding/15th Topical Meeting of the Radiation-Protection-and-Shielding-Division</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Pine Mountain, United States. pp.45-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00674980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residue production in 136Xe + p spallation reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paradela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernandez-Ordonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tassan-Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ndata:07772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00292087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residues production in the $^{136}$Xe +p spallation reaction relevant for the incineration of nuclear waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paradela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Ordonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00160635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spallation studies at GSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Ordonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Henzlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Nuclear Reaction Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Varenna, Italy. pp.379-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00125232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopically resolved residues from the fragmentation of projectiles with largely different N/Z - the isospin-thermometer method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Henzlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Botvina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Nuclear Physics Division Conference of the EPS Phase transitions in strongly interacting matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Prague, Czech Republic. pp.110-113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of residual nucleus cross sections and recoil energies in p + Fe collisions at 300, 500, 750, 1000 and 1500 MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Santa Fee, United States. pp.842-845, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1945137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00077407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indications for fast break-up processes in relativistic ion-proton collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tassan-Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation Damages Induced By Spallation Residues in ADS Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AccApp'03 - Accelerator Applications in a Nuclear Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00124227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary and multifragment emission of light residues in the spallation of $^{56}$Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Botvina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tassan-Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 41</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Bormio, Italy. pp.188-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual nuclei produced by the spallation reaction of iron on proton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.255-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00019852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12298,384 +12432,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isochore Nuclear Geometry for modeling the radiation-induced DNA damage toplogy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modelling the topology of radiation-induced damage at the cell population level.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Incerti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Annual Meeting of the European Radiation Research Society, ERRS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, CAEN, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505857v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the topology of radiation-induced damage at the cell population level.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Isochore Nuclear Geometry for modeling the radiation-induced DNA damage toplogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Incerti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Meeting of the European Radiation Research Society, ERRS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, CAEN, France. 2021</w:t>
+              <w:t xml:space="preserve">46th Annual Meeting of the European Radiation Research Society (ERRS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Caen, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513510v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological measure of DNA damage after single-ion microbeam irradiation and Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamedamine Benadjaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of Radiation Research ICRR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, MANCHESTER, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId408"/>
+      <w:footerReference w:type="default" r:id="rId413"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12822,51 +12956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Baiocco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-El-Abidine Chaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dingfelder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05469921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Bordieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Missiaggia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lattanzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111330" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04643046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Le Tuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Hoang Ngoc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thibaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousatsu Sakata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103422" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Edouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.07.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04616961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Archer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M C Brown" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Chappuis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17256" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gonon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vaurijoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acb196" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoichi Hirayama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook-Geun Shin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Belli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tabocchini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.11.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04349615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lejeune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2023027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04279218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Guerrero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Babut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad043d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04133922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartzsch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Conte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Jakob" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-022-00989-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rabus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Parisi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106675" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073770" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Pietrzak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Nettelbeck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Bancer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.09.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tamborino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Saint-Hubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Struelens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nonnekens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.121.262610" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04133994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zankl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Gomez-Ros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eakins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2022.106822" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kyriakou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010035" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03136483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eakins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vrba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/abd914" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos&#8208;m&#233;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook&#8208;geun Shin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Faddegon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14612" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramos-M&#233;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laverne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dom&#237;nguez-Kondo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Milligan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V &#352;t&#283;p&#225;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1f39" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramos-Mendez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.05.029" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hullo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mathe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094436" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03187662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook Geun Shin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramosmendez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lampe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Belov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194940" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibo Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuemann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106637" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501427v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D-Kondo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Moreno-Barbosa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V &#352;t&#283;ph&#225;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stefanov&#225;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3a22" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuemann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hepperle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.03.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452613v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belchior" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Maria" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.12.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988428v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Karamitros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dom&#237;nguez&#8208;kondo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14490" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guevelou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trompier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vela" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2019.10.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bueno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang N. Tran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20246204" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.04.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327748v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Shin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos-Mendez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faddegon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Tran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5107511" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524795v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Gargioni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Bo Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab31d4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Voisin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bueno Vizcarra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR15312.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Mcnamara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Warmenhoven" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Henthorn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Kirkby" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR15209.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097397v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bueno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meylan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Incerti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13405" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524212v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baiocco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Babini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbieri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Friedland" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy221" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885579v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriakou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bernal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bordage" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Francis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13048" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635749v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Freneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane dos Santos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1518612" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897238v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee L. Mcnamara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos-M&#233;ndez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Perl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Held" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Dominguez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aad8eb" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144332v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy237" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703528v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11851-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555144v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paradela" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044606" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546119v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Bug" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yong Baek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2016.09.027" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558452v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vimont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.02.019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122181v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Chevallier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rannou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncv011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345047v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gruel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benderitter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145786" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572538v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexander" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Wilkens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-60206-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572547v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/23/9145" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288764v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bernal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Bordage" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Brown" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dav&#237;dkov&#225;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.087" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXC3CZ93-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bianco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. dos Santos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu187" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567319v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palmans" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Belchior" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20140392" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188921v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alc&#225;ntara-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez-Loureiro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.024607" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118554v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Psaltaki" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barberet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.04.025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL3GSMWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118952v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dos Santos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barquinero" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu029" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823546v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.01.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10SR0J8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789526v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Loureiro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2012.12.119" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZK26VH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00588785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darr&#233;on" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin-Burtat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq336" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924815v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2010.12.012" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00516999v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capra" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mascialino" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2010.08.011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCFDWBZD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586587v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq537" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530147v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanchenko" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karamitros" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantero" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3476457" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497683v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldacchino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champion" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962310000122" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00212280v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henzlova" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Schmidt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ricciardi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kelic" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henzl" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.044616" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001437v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Queinnec" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furstoss" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2008.01.034" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JS08P1Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00300292v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Ordonez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casarejos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.054605" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152027v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napolitani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armbruster" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enqvist" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.064609" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021748v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejmund" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Ricciardi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023678v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Botvina" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.054607" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020084v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05528646v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Ryckeghem" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Savary" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03948937v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134012v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748798v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Francesc Barquinero" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355461v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M -C Bordage" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bug" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiriotti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy240" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050756v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645304v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Giesen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715304019" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658865v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658877v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.02.031" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBLFN7JG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553159v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alcantara-Nunez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perez-Loureiro" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100807012" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481704v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj. Benlliure" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3428922" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491973v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468402v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674980v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292087v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07772" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00160635v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ordonez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00125232v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Ordonez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023923v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.016" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX23SDRG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00077407v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Ducret" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leray" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1945137" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023490v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124227v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013769v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019852v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ducret" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505857v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513510v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635559v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Baiocco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-El-Abidine Chaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dingfelder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05563166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gonon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thibaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Babut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vaurijoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2026.2637706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05469921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Bordieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Missiaggia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lattanzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04643046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Le Tuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Hoang Ngoc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousatsu Sakata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Edouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.07.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04616961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Archer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M C Brown" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Chappuis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17256" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gonon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vaurijoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acb196" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04279218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Guerrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad043d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908986v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoichi Hirayama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook-Geun Shin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Belli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tabocchini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.11.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04349615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lejeune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2023027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04133922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartzsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Conte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Jakob" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-022-00989-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Pietrzak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Nettelbeck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Bancer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.09.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073770" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rabus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Parisi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106675" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tamborino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Saint-Hubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Struelens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nonnekens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.121.262610" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04133994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zankl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Gomez-Ros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eakins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2022.106822" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramos-Mendez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.05.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramos-M&#233;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laverne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dom&#237;nguez-Kondo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Milligan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V &#352;t&#283;p&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1f39" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03136483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eakins" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vrba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/abd914" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos&#8208;m&#233;ndez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook&#8208;geun Shin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Faddegon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14612" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03187662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook Geun Shin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramosmendez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibo Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuemann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106637" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550120v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hullo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mathe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094436" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363166v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lampe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Belov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194940" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D-Kondo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Moreno-Barbosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V &#352;t&#283;ph&#225;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stefanov&#225;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3a22" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kyriakou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010035" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuemann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hepperle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.03.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988428v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Karamitros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dom&#237;nguez&#8208;kondo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14490" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guevelou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trompier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vela" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2019.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belchior" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Maria" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.12.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416923v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bueno" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang N. Tran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20246204" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327748v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Shin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos-Mendez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faddegon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Tran" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5107511" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166564v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.04.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524795v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Gargioni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Bo Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab31d4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Voisin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bueno Vizcarra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR15312.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999036v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Mcnamara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Warmenhoven" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Henthorn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Kirkby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR15209.1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097397v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bueno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meylan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Incerti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13405" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524212v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baiocco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Babini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbieri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Friedland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy221" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriakou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bernal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bordage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Francis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13048" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897238v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee L. Mcnamara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos-M&#233;ndez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Perl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Held" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Dominguez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aad8eb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Freneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane dos Santos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1518612" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144332v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy237" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703528v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11851-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paradela" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044606" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Bug" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yong Baek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2016.09.027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vimont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.02.019" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122181v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Chevallier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rannou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncv011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345047v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gruel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benderitter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145786" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288764v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bernal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Bordage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Brown" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dav&#237;dkov&#225;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.087" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXC3CZ93-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572538v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexander" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Wilkens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-60206-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572547v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/23/9145" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567312v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bianco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. dos Santos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu187" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188921v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alc&#225;ntara-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez-Loureiro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.024607" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567319v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palmans" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Belchior" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20140392" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118554v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Psaltaki" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barberet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.04.025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL3GSMWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118952v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dos Santos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barquinero" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu029" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823546v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.01.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10SR0J8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Loureiro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2012.12.119" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZK26VH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00588785v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darr&#233;on" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin-Burtat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq336" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924815v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2010.12.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00516999v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capra" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mascialino" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2010.08.011" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCFDWBZD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq537" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530147v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanchenko" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karamitros" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantero" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3476457" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497683v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldacchino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962310000122" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00212280v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henzlova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Schmidt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ricciardi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kelic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henzl" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.044616" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00300292v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Ordonez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casarejos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.054605" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001437v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Queinnec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furstoss" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2008.01.034" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JS08P1Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152027v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napolitani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armbruster" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enqvist" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.064609" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021748v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejmund" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Ricciardi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023678v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Botvina" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.054607" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020084v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05528646v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Ryckeghem" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Savary" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03948937v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134012v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748798v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Francesc Barquinero" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355461v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M -C Bordage" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bug" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiriotti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy240" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050756v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645304v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Giesen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715304019" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658865v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658877v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.02.031" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBLFN7JG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553159v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alcantara-Nunez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perez-Loureiro" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100807012" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481704v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj. Benlliure" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3428922" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491973v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468402v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674980v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292087v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07772" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00160635v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ordonez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00125232v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Ordonez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023923v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.016" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX23SDRG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00077407v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Ducret" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leray" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1945137" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023490v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124227v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013769v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019852v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ducret" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513510v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505857v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635559v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>