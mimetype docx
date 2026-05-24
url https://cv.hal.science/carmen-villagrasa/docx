--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1044,295 +1044,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation in a neutron exposure frame of the MINAS TIRITH for cell damage simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Gonon</w:t>
+                <w:t xml:space="preserve">Prediction of DNA rejoining kinetics and cell survival after proton irradiation for V79 cells using Geant4-DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dousatsu Sakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Martinez Guerrero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Babut</w:t>
+                <w:t xml:space="preserve">Ryoichi Hirayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wook-Geun Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tabocchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad043d⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 105, pp.102508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04279218v1</w:t>
+                <w:t xml:space="preserve">hal-03908986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of DNA rejoining kinetics and cell survival after proton irradiation for V79 cells using Geant4-DNA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mauro Belli</w:t>
+                <w:t xml:space="preserve">Experimental validation in a neutron exposure frame of the MINAS TIRITH for cell damage simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tabocchini</w:t>
+                <w:t xml:space="preserve">Juan Martinez Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 105, pp.102508. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (22), pp.225008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad043d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908986v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04279218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmic radiation exposure of airline crews in France over the period 2015–2019</w:t>
               </w:r>
@@ -1580,593 +1580,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04133922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of nanodosimetric distributions in nitrogen simulated with Geant4 and PTra track structure codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercomparison of micro- and nanodosimetry Monte Carlo simulations: An approach to assess the influence of different cross-sections for low-energy electrons on the dispersion of results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Pietrzak</w:t>
+                <w:t xml:space="preserve">Hans Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Baiocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Nettelbeck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aleksandr Bancer</w:t>
+                <w:t xml:space="preserve">Alessio Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.09.003⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150, pp.106675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2021.106675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811358v1</w:t>
+                <w:t xml:space="preserve">hal-03508915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanodosimetric calculations of radiation-induced DNA damage in a new nucleus geometrical model based on the isochore theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Thibaut</w:t>
+                <w:t xml:space="preserve">Modeling early radiation DNA damage occurring during [177Lu]-DOTATATE Radionuclide Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Tamborino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+                <w:t xml:space="preserve">Marijke de Saint-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Struelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Nonnekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23073770⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (5), pp.761-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.121.262610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636006v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of micro- and nanodosimetry Monte Carlo simulations: An approach to assess the influence of different cross-sections for low-energy electrons on the dispersion of results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercomparison of nanodosimetric distributions in nitrogen simulated with Geant4 and PTra track structure codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Nettelbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessio Parisi</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Bancer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2021.106675⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102, pp.103-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508915v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling early radiation DNA damage occurring during [177Lu]-DOTATATE Radionuclide Therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lara Struelens</w:t>
+                <w:t xml:space="preserve">Nanodosimetric calculations of radiation-induced DNA damage in a new nucleus geometrical model based on the isochore theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Nonnekens</w:t>
+                <w:t xml:space="preserve">Nicolas Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ngoc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Vaurijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 63 (5), pp.761-769. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (7), pp.3370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2967/jnumed.121.262610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23073770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731239v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learnt from the recent EURADOS intercomparisons in computational dosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Rabus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zankl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,1578 +2250,1578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04133994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geant4-DNA simulation of the pre-chemical stage of water radiolysis and its impact on initial radiochemical yields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wook-Geun Shin</w:t>
+                <w:t xml:space="preserve">Quality assurance for the use of computational methods in dosimetry: activities of EURADOS Working Group 6 “Computational Dosimetry”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Gomez-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Ramos-Mendez</w:t>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Hoang Tran</w:t>
+                <w:t xml:space="preserve">J. Eakins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shogo Okada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Perrot</w:t>
+                <w:t xml:space="preserve">Thomas Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 88, pp.86 - 90. </w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.05.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/abd914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273596v1</w:t>
+                <w:t xml:space="preserve">cea-03136483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOPAS-nBio validation for simulating water radiolysis and DNA damage under low-LET irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of DNA damage with an adapted independent reaction time approach implemented in Geant4‐DNA for the simulation of diffusion‐controlled reactions between radio‐induced reactive species and a chromatin fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ngoc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Ramos-Méndez</w:t>
+                <w:t xml:space="preserve">José Ramos‐méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Laverne</w:t>
+                <w:t xml:space="preserve">Wook‐geun Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Domínguez-Kondo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V Štěpán</w:t>
+                <w:t xml:space="preserve">Bruce Faddegon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac1f39⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (2), pp.890-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.14612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334498v1</w:t>
+                <w:t xml:space="preserve">hal-03149166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assurance for the use of computational methods in dosimetry: activities of EURADOS Working Group 6 “Computational Dosimetry”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose-Maria Gomez-Ros</w:t>
+                <w:t xml:space="preserve">Radiochimie et chimie sous rayonnement - rayonnements ionisants et radioéléments Le code Geant4-DNA :simuler les premiers instants de la radiolyse de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wook Geun Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Hoang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villagrasa</w:t>
+                <w:t xml:space="preserve">Jose Ramosmendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Eakins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vrba</w:t>
+                <w:t xml:space="preserve">Gerard Montarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461, pp.29-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03136483v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03187662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of DNA damage with an adapted independent reaction time approach implemented in Geant4‐DNA for the simulation of diffusion‐controlled reactions between radio‐induced reactive species and a chromatin fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruce Faddegon</w:t>
+                <w:t xml:space="preserve">Consistency checks of results from a Monte Carlo code intercomparison for emitted electron spectra and energy deposition around a single gold nanoparticle irradiated by X-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weibo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Nettelbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Schuemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.14612⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.106637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2021.106637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149166v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiochimie et chimie sous rayonnement - rayonnements ionisants et radioéléments Le code Geant4-DNA :simuler les premiers instants de la radiolyse de l’eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation Enhancer Effect of Platinum Nanoparticles in Breast Cancer Cell Lines: In Vitro and In Silico Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wook Geun Shin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gerard Montarou</w:t>
+                <w:t xml:space="preserve">Véronique Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.4436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22094436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03187662v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency checks of results from a Monte Carlo code intercomparison for emitted electron spectra and energy deposition around a single gold nanoparticle irradiated by X-rays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Rabus</w:t>
+                <w:t xml:space="preserve">A Geant4-DNA Evaluation of Radiation-Induced DNA Damage on a Human Fibroblast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wook-Geun Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dousatsu Sakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Lampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weibo Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+                <w:t xml:space="preserve">Oleg Belov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Hoang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2021.106637⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.4940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13194940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550119v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Enhancer Effect of Platinum Nanoparticles in Breast Cancer Cell Lines: In Vitro and In Silico Analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geant4-DNA simulation of the pre-chemical stage of water radiolysis and its impact on initial radiochemical yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wook-Geun Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ramos-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Hoang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hullo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Grall</w:t>
+                <w:t xml:space="preserve">Shogo Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Perrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22094436⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88, pp.86 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550120v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geant4-DNA Evaluation of Radiation-Induced DNA Damage on a Human Fibroblast</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dousatsu Sakata</w:t>
+                <w:t xml:space="preserve">TOPAS-nBio validation for simulating water radiolysis and DNA damage under low-LET irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ramos-Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Laverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Domínguez-Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Lampe</w:t>
+                <w:t xml:space="preserve">J Milligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Belov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Hoang Tran</w:t>
+                <w:t xml:space="preserve">V Štěpán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (19), pp.4940. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (17), pp.175026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13194940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac1f39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363166v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA damage modeled with Geant4-DNA: effects of plasmid DNA conformation and experimental conditions</w:t>
+                <w:t xml:space="preserve">Review of the Geant4-DNA Simulation Toolkit for Radiobiological Applications at the Cellular and DNA Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N D-Kondo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K Stefanová</w:t>
+                <w:t xml:space="preserve">Ioanna Kyriakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dousatsu Sakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ngoc Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wook-Geun Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac3a22⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14010035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501427v1</w:t>
+                <w:t xml:space="preserve">hal-03501436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the Geant4-DNA Simulation Toolkit for Radiobiological Applications at the Cellular and DNA Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercomparison of Monte Carlo calculated dose enhancement ratios for gold nanoparticles irradiated by X-rays: Assessing the uncertainty and correct methodology for extended beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schuemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Kyriakou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wook-Geun Shin</w:t>
+                <w:t xml:space="preserve">P.A. Hepperle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.241-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14010035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03501436v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of Monte Carlo calculated dose enhancement ratios for gold nanoparticles irradiated by X-rays: Assessing the uncertainty and correct methodology for extended beams</w:t>
+                <w:t xml:space="preserve">DNA damage modeled with Geant4-DNA: effects of plasmid DNA conformation and experimental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rabus</w:t>
+                <w:t xml:space="preserve">N D-Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.B. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Villagrasa</w:t>
+                <w:t xml:space="preserve">E Moreno-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schuemann</w:t>
+                <w:t xml:space="preserve">V Štěphán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Hepperle</w:t>
+                <w:t xml:space="preserve">K Stefanová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 84, pp.241-253. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (24), pp.245017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac3a22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257934v1</w:t>
+                <w:t xml:space="preserve">hal-03501427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent reaction times method in Geant4‐DNA: Implementation and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ramos-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wook‐geun Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Karamitros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Domínguez‐kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Hoang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (11), pp.5919-5930. </w:t>
@@ -3885,51 +3885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Guevelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4127,51 +4127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Radio-Induced Damage in Endothelial Cells Irradiated with 40 kVp, 220 kVp, and 4 MV X-rays by Means of Micro and Nanodosimetric Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4313,51 +4313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Faddegon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126 (11), pp.114301. </w:t>
@@ -4408,90 +4408,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of early radiation DNA damage in a fractal cell nucleus model using Geant4-DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dousatsu Sakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Lampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Karamitros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Kyriakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Belov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62, pp.152-157. </w:t>
@@ -4529,90 +4529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining dose enhancement factors of high-Z nanoparticles from simulations where lateral secondary particle disequilibrium exists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Rabus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Gargioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Nettelbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4653,295 +4653,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Energy Deposition of Ionizing Radiation to Cell Damage Signaling: Benchmarking Simulations by Measured Yields of Initial DNA Damage after Ion Microbeam Irradiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
+                <w:t xml:space="preserve">A New Standard DNA Damage (SDD) Data Format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schuemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Voisin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meylan</w:t>
+                <w:t xml:space="preserve">A.L. Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Bueno Vizcarra</w:t>
+                <w:t xml:space="preserve">J.W. Warmenhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.T. Henthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. Kirkby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 191 (6), pp.566-584. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RR15312.1⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 191 (1), pp.76-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR15209.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318865v1</w:t>
+                <w:t xml:space="preserve">hal-01999036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Standard DNA Damage (SDD) Data Format</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.W. Warmenhoven</w:t>
+                <w:t xml:space="preserve">From Energy Deposition of Ionizing Radiation to Cell Damage Signaling: Benchmarking Simulations by Measured Yields of Initial DNA Damage after Ion Microbeam Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.T. Henthorn</w:t>
+                <w:t xml:space="preserve">Pascale Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.J. Kirkby</w:t>
+                <w:t xml:space="preserve">Marta Bueno Vizcarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 191 (1), pp.76-92. </w:t>
+              <w:t xml:space="preserve">, 2019, 191 (6), pp.566-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1667/RR15209.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1667/RR15312.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999036v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chromatin compaction on simulated early radiation-induced DNA damage using Geant4-DNA</w:t>
               </w:r>
@@ -5489,77 +5489,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Freneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bueno Vizcarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94 (12), pp.1075-1084. </w:t>
@@ -5597,51 +5597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION OF EARLY RADIATION-INDUCED DNA DAMAGE ON DIFFERENT TYPES OF CELL NUCLEI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5770,51 +5770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Incerti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Karamitros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6025,64 +6025,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.U. Bug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yong Baek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6185,51 +6185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Incerti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 204, pp.159-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6289,51 +6289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6406,51 +6406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,450 +6508,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Track structure modeling in liquid water: A review of the Geant4-DNA very low energy extension of the Geant4 Monte Carlo simulation toolkit</w:t>
+                <w:t xml:space="preserve">Energy dependent track structure parametrisations for protons and carbon ions based on nanometric simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Bernal</w:t>
+                <w:t xml:space="preserve">F. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Bordage</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.J. Wilkens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.10.087⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (9), pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2015-60206-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288764v1</w:t>
+                <w:t xml:space="preserve">hal-02572538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy dependent track structure parametrisations for protons and carbon ions based on nanometric simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Local weighting of nanometric track structure properties in macroscopic voxel geometries for particle beam treatment planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Wilkens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2015-60206-5⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (23), pp.9145-9156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/23/9145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572538v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local weighting of nanometric track structure properties in macroscopic voxel geometries for particle beam treatment planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Track structure modeling in liquid water: A review of the Geant4-DNA very low energy extension of the Geant4 Monte Carlo simulation toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Bordage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alexander</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Rabus</w:t>
+                <w:t xml:space="preserve">J.M.C. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Wilkens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Davídková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (8), pp.861-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.10.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/23/9145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02572547v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of simulated proton and alpha irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6992,295 +6992,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic yields of spallation residues produced in $^{136}$Xe-induced reactions on deuterium at 500A MeV</w:t>
+                <w:t xml:space="preserve">Future development of biologically relevant dosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Alcántara-Núñez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Paradela</w:t>
+                <w:t xml:space="preserve">H. Palmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pérez-Loureiro</w:t>
+                <w:t xml:space="preserve">A.L. Belchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.U. Bug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Rodríguez-Sánchez</w:t>
+                <w:t xml:space="preserve">S. Galer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (2), pp.024607. </w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (1045), </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.024607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20140392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01188921v1</w:t>
+                <w:t xml:space="preserve">hal-02567319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future development of biologically relevant dosimetry</w:t>
+                <w:t xml:space="preserve">Isotopic yields of spallation residues produced in $^{136}$Xe-induced reactions on deuterium at 500A MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Palmans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Rabus</w:t>
+                <w:t xml:space="preserve">J.A. Alcántara-Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paradela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Belchior</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.U. Bug</w:t>
+                <w:t xml:space="preserve">C. Pérez-Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Galer</w:t>
+                <w:t xml:space="preserve">J. L. Rodríguez-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 88 (1045), </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (2), pp.024607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1259/bjr.20140392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.024607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567319v1</w:t>
+                <w:t xml:space="preserve">in2p3-01188921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating radial dose of ion tracks in liquid water simulated with Geant4-DNA: A comparative study</w:t>
               </w:r>
@@ -7559,51 +7559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the DNA density on the number of clustered damages created by protons of different energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7688,51 +7688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic production cross sections of the residual nuclei in spallation reactions induced by 136Xe projectiles on proton at 500 AMeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Alcántara-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7821,51 +7821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective dose measurement at workplaces within an instrumented anthropomorphic phantom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Darréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7968,51 +7968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of DNA damage clustering after proton irradiation using an adapted DBSCAN algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8111,51 +8111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mascialino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Montarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 69, pp.220-226. </w:t>
@@ -8205,51 +8205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical models implemented in the Geant4-DNA extension of the Geant-4 T+toolkit for calculating initial radiation damage at the molecular level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8705,307 +8705,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00212280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of medium-mass neutron-rich nuclei in reactions induced by $^{136}$Xe projectiles at 1 A GeV on a beryllium target</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+                <w:t xml:space="preserve">Anthropomorphic phantom for effective dose measurements: Feasibility numerical study and presentation of the detector development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Darréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fernandez-Ordonez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Audouin</w:t>
+                <w:t xml:space="preserve">F. Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boudard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Casarejos</w:t>
+                <w:t xml:space="preserve">C. Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (2-6), pp.590-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2008.01.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.78.054605⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00300292v1</w:t>
+                <w:t xml:space="preserve">hal-03001437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropomorphic phantom for effective dose measurements: Feasibility numerical study and presentation of the detector development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Clairand</w:t>
+                <w:t xml:space="preserve">Production of medium-mass neutron-rich nuclei in reactions induced by $^{136}$Xe projectiles at 1 A GeV on a beryllium target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Queinnec</w:t>
+                <w:t xml:space="preserve">M. Fernandez-Ordonez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Furstoss</w:t>
+                <w:t xml:space="preserve">A. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2008.01.034⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.054605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.78.054605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001437v1</w:t>
+                <w:t xml:space="preserve">in2p3-00300292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the complete nuclide production and kinetic energies of the system $^{136}$Xe + hydrogen at 1 GeV per nucleon</w:t>
               </w:r>
@@ -9119,316 +9119,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00152027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural effects in the nuclide distributions of the residues of highly excited systems</w:t>
+                <w:t xml:space="preserve">High-resolution velocity measurements on fully identified light nuclides produced in 56Fe + hydrogen and 56Fe + titanium systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A.S. Botvina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tassan-Got</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Kelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics E</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.054607-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.70.054607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021748v1</w:t>
+                <w:t xml:space="preserve">in2p3-00023678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution velocity measurements on fully identified light nuclides produced in 56Fe + hydrogen and 56Fe + titanium systems</w:t>
+                <w:t xml:space="preserve">Structural effects in the nuclide distributions of the residues of highly excited systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tassan-Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Modern Physics E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13, pp.333-336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023678v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic production Cross sections of residues in reactions induced by relativistic heavy ions with protons and deuterons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9865,51 +9865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage yields after microbeam irradiation and comparison to MC simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Francesc Barquinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9977,51 +9977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSING THE CONTRIBUTION OF CROSS-SECTIONS TO THE UNCERTAINTY OF MONTE CARLO CALCULATIONS IN MICRO- AND NANODOSIMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M -C Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10364,294 +10364,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Radiation Chemistry and Biology in the Geant4 Toolkit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stopping power and ranges of electrons, protons and alpha particles in liquid water using the Geant4-DNA package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Incerti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karamitros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Monte Carlo Conference MC2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Nuclear Microprobe Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leipzig, Germany. pp.2307-2311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.02.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00658865v1</w:t>
+                <w:t xml:space="preserve">in2p3-00658877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stopping power and ranges of electrons, protons and alpha particles in liquid water using the Geant4-DNA package</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Francis</w:t>
+                <w:t xml:space="preserve">Modeling Radiation Chemistry and Biology in the Geant4 Toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karamitros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mantero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Incerti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barberet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Nuclear Microprobe Technology and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Monte Carlo Conference MC2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tokyo, Japan. pp.503-508</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00658877v1</w:t>
+                <w:t xml:space="preserve">in2p3-00658865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the intra-nuclear cascade process using the reaction $^{136}$Xe on deuterium at 500AMeV</w:t>
               </w:r>
@@ -10905,51 +10905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Track structure calculations at molecular scale for the undestranding of initial radio-induced damages in DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11138,90 +11138,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a detection system for an anthropomorphic phantom designed to measure the effective dose for photon fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Darréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Radiation Shielding/15th Topical Meeting of the Radiation-Protection-and-Shielding-Division</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Pine Mountain, United States. pp.45-49</w:t>
@@ -11276,51 +11276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paradela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernandez-Ordonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11673,64 +11673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Botvina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Nuclear Physics Division Conference of the EPS Phase transitions in strongly interacting matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Prague, Czech Republic. pp.110-113, </w:t>
@@ -11780,64 +11780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of residual nucleus cross sections and recoil energies in p + Fe collisions at 300, 500, 750, 1000 and 1500 MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12039,64 +12039,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation Damages Induced By Spallation Residues in ADS Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12177,64 +12177,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary and multifragment emission of light residues in the spallation of $^{56}$Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Botvina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12289,103 +12289,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual nuclei produced by the spallation reaction of iron on proton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.255-264</w:t>
@@ -12688,51 +12688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12956,51 +12956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Baiocco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-El-Abidine Chaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dingfelder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05563166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gonon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thibaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Babut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vaurijoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2026.2637706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05469921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Bordieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Missiaggia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lattanzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04643046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Le Tuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Hoang Ngoc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousatsu Sakata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Edouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.07.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04616961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Archer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M C Brown" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Chappuis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17256" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gonon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vaurijoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acb196" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04279218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Guerrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad043d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908986v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoichi Hirayama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook-Geun Shin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Belli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tabocchini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.11.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04349615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lejeune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2023027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04133922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartzsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Conte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Jakob" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-022-00989-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Pietrzak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Nettelbeck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Bancer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.09.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073770" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rabus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Parisi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106675" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tamborino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Saint-Hubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Struelens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nonnekens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.121.262610" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04133994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zankl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Gomez-Ros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eakins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2022.106822" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramos-Mendez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.05.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramos-M&#233;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laverne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dom&#237;nguez-Kondo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Milligan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V &#352;t&#283;p&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1f39" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03136483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eakins" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vrba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/abd914" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos&#8208;m&#233;ndez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook&#8208;geun Shin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Faddegon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14612" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03187662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook Geun Shin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramosmendez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibo Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuemann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106637" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550120v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hullo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mathe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094436" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363166v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lampe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Belov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194940" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D-Kondo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Moreno-Barbosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V &#352;t&#283;ph&#225;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stefanov&#225;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3a22" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kyriakou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010035" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuemann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hepperle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.03.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988428v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Karamitros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dom&#237;nguez&#8208;kondo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14490" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guevelou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trompier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vela" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2019.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belchior" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Maria" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.12.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416923v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bueno" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang N. Tran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20246204" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327748v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Shin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos-Mendez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faddegon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Tran" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5107511" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166564v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.04.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524795v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Gargioni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Bo Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab31d4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Voisin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bueno Vizcarra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR15312.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999036v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Mcnamara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Warmenhoven" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Henthorn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Kirkby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR15209.1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097397v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bueno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meylan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Incerti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13405" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524212v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baiocco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Babini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbieri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Friedland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy221" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriakou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bernal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bordage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Francis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13048" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897238v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee L. Mcnamara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos-M&#233;ndez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Perl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Held" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Dominguez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aad8eb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Freneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane dos Santos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1518612" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144332v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy237" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703528v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11851-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paradela" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044606" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Bug" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yong Baek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2016.09.027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vimont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.02.019" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122181v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Chevallier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rannou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncv011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345047v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gruel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benderitter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145786" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288764v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bernal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Bordage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Brown" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dav&#237;dkov&#225;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.087" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXC3CZ93-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572538v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexander" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Wilkens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-60206-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572547v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/23/9145" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567312v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bianco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. dos Santos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu187" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188921v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alc&#225;ntara-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez-Loureiro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.024607" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567319v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palmans" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Belchior" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20140392" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118554v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Psaltaki" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barberet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.04.025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL3GSMWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118952v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dos Santos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barquinero" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu029" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823546v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.01.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10SR0J8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Loureiro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2012.12.119" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZK26VH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00588785v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darr&#233;on" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin-Burtat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq336" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924815v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2010.12.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00516999v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capra" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mascialino" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2010.08.011" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCFDWBZD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq537" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530147v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanchenko" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karamitros" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantero" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3476457" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497683v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldacchino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962310000122" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00212280v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henzlova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Schmidt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ricciardi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kelic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henzl" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.044616" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00300292v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Ordonez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casarejos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.054605" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001437v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Queinnec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furstoss" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2008.01.034" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JS08P1Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152027v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napolitani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armbruster" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enqvist" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.064609" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021748v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejmund" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Ricciardi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023678v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Botvina" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.054607" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020084v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05528646v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Ryckeghem" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Savary" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03948937v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134012v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748798v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Francesc Barquinero" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355461v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M -C Bordage" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bug" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiriotti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy240" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050756v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645304v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Giesen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715304019" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658865v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658877v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.02.031" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBLFN7JG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553159v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alcantara-Nunez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perez-Loureiro" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100807012" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481704v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj. Benlliure" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3428922" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491973v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468402v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674980v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292087v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07772" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00160635v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ordonez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00125232v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Ordonez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023923v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.016" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX23SDRG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00077407v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Ducret" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leray" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1945137" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023490v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124227v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013769v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019852v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ducret" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513510v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505857v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635559v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Baiocco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-El-Abidine Chaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dingfelder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05563166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gonon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thibaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Babut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vaurijoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2026.2637706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05469921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Bordieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Missiaggia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lattanzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04643046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Le Tuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Hoang Ngoc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousatsu Sakata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Edouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.07.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04616961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Archer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M C Brown" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Chappuis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17256" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gonon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vaurijoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acb196" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoichi Hirayama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook-Geun Shin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Belli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tabocchini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.11.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04279218v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Guerrero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad043d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04349615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lejeune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2023027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04133922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartzsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Conte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Jakob" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-022-00989-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rabus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Parisi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106675" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tamborino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Saint-Hubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Struelens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nonnekens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.121.262610" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Pietrzak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Nettelbeck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Bancer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.09.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073770" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04133994v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zankl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Gomez-Ros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eakins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2022.106822" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03136483v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eakins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vrba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/abd914" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos&#8208;m&#233;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook&#8208;geun Shin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Faddegon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14612" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03187662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook Geun Shin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramosmendez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibo Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuemann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2021.106637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550120v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hullo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mathe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094436" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lampe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Belov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194940" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramos-Mendez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.05.029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramos-M&#233;ndez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laverne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dom&#237;nguez-Kondo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Milligan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V &#352;t&#283;p&#225;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1f39" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kyriakou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuemann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hepperle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.03.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501427v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D-Kondo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Moreno-Barbosa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V &#352;t&#283;ph&#225;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stefanov&#225;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3a22" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988428v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Karamitros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dom&#237;nguez&#8208;kondo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14490" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guevelou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trompier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vela" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2019.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belchior" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Maria" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.12.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416923v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bueno" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang N. Tran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20246204" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327748v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Shin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos-Mendez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faddegon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Tran" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5107511" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166564v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.04.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524795v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Gargioni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Bo Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab31d4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999036v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Mcnamara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Warmenhoven" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Henthorn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Kirkby" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR15209.1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318865v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Voisin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bueno Vizcarra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR15312.1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097397v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bueno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meylan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Incerti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13405" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524212v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baiocco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Babini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbieri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Friedland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy221" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriakou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bernal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bordage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Francis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13048" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897238v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee L. Mcnamara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos-M&#233;ndez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Perl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Held" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Dominguez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aad8eb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Freneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane dos Santos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1518612" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144332v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy237" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703528v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11851-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paradela" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044606" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Bug" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yong Baek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2016.09.027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vimont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.02.019" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122181v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Chevallier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rannou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncv011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345047v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gruel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benderitter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145786" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572538v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexander" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Wilkens" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-60206-5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572547v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/23/9145" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288764v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bernal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Bordage" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Brown" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dav&#237;dkov&#225;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.087" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXC3CZ93-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567312v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bianco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. dos Santos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu187" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567319v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palmans" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Belchior" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20140392" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188921v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alc&#225;ntara-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez-Loureiro" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.024607" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118554v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Psaltaki" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barberet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.04.025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL3GSMWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118952v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dos Santos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barquinero" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu029" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823546v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.01.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10SR0J8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Loureiro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2012.12.119" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZK26VH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00588785v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darr&#233;on" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin-Burtat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq336" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924815v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2010.12.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00516999v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capra" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mascialino" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2010.08.011" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCFDWBZD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq537" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530147v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanchenko" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karamitros" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantero" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3476457" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497683v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldacchino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962310000122" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00212280v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henzlova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Schmidt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ricciardi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kelic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henzl" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.044616" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001437v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Queinnec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furstoss" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2008.01.034" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JS08P1Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00300292v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Ordonez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casarejos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.054605" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152027v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napolitani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armbruster" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enqvist" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.064609" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023678v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Botvina" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejmund" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.054607" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021748v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Ricciardi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020084v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05528646v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Ryckeghem" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Savary" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03948937v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134012v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748798v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Francesc Barquinero" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355461v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M -C Bordage" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bug" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chiriotti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy240" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050756v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645304v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Giesen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715304019" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658877v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.02.031" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBLFN7JG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658865v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553159v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alcantara-Nunez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perez-Loureiro" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100807012" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481704v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj. Benlliure" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3428922" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491973v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468402v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674980v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292087v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07772" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00160635v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ordonez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00125232v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Ordonez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023923v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.016" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX23SDRG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00077407v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Ducret" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leray" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1945137" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023490v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124227v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013769v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019852v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ducret" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513510v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505857v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635559v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>